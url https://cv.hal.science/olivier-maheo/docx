--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colors, Races and Sacred Texts, as Seen by African-American Pastors in the 19th and 20th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Colours: African American Theologies in the Debate About the Origin of Races (19th–20th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker Races, African American Orientalism at the Root of the Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15wow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54CC2EDF"/>
+    <w:nsid w:val="24A457D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2714716F"/>
+    <w:nsid w:val="C771FC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D6428831"/>
+    <w:nsid w:val="F4097B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15wow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>