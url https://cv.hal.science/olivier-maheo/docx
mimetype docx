--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Colours: African American Theologies in the Debate About the Origin of Races (19th–20th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker Races, African American Orientalism at the Root of the Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15wow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pattieu , Panthères et pirates. Des Afro-Américains entre lutte des classes et Black Power , Paris, La Découverte, « L’envers des faits », 2022, 352 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 293 (4), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.293.0145i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarifian Julien, The United States and the Armenian Genocide. History, Memory, Politics, New Brunswick, Rutgers University Press, 2024, 310 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 168 (4), pp.252-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel‑Rolph Trouillot, Faire taire le passé. Pouvoir et production historique, Montréal, Lux 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Colours: African American Theologies in the Debate About the Origin of Races (19th–20th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker Races, African American Orientalism at the Root of the Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15wow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A457D3"/>
+    <w:nsid w:val="CA634D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C771FC06"/>
+    <w:nsid w:val="51A55376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F4097B6F"/>
+    <w:nsid w:val="E85F04DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15wow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.293.0145i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15wow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>