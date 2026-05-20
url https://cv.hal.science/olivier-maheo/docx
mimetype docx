--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pattieu , Panthères et pirates. Des Afro-Américains entre lutte des classes et Black Power , Paris, La Découverte, « L’envers des faits », 2022, 352 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 293 (4), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.293.0145i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarifian Julien, The United States and the Armenian Genocide. History, Memory, Politics, New Brunswick, Rutgers University Press, 2024, 310 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 168 (4), pp.252-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel‑Rolph Trouillot, Faire taire le passé. Pouvoir et production historique, Montréal, Lux 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Colours: African American Theologies in the Debate About the Origin of Races (19th–20th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker Races, African American Orientalism at the Root of the Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15wow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier maheo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur, Institut d'Histoire du Temps Présent, CNRS-Université Paris 8,Membre associé du CREW, Center for Research on the English-speaking World. Sorbonne Nouvelle. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5645-2282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236017306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140156009856449580170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-4150-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026, Chargé de cours, Université Paris 1, Panthéon-Sorbonne, Master Relations internationales, MRIAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions antérieures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2022-Janvier 2023. Contrat post-doctoral, RelRace, Religions, Lignages et Races, TEMOS, UMR 9016, CNRS-université du Mans.Projet soutenu par l’Agence Nationale de la Recherche, sous la direction de Vincent Vilmain, MCF université du Mans.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2021-février 2022 : Contrat post-doctoral : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Institut d’Histoire du Temps Présent – UMR 8244, CNRS-Université Paris 8. UPL.Projet de recherche « Notre histoire est le futur. Le mouvement des musées africains-américains et la réappropriation de l’histoire », sous la direction de Mme Pauline Peretz, Professeure, université Paris 8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 : ATER, Attaché Temporaire d’Enseignement et de Recherche à l’Inspé de Poitiers, et l’Université de Poitiers. (2019-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : ATER en histoire, Université de Poitiers et l’Inspé. Département d’Histoire : UFR SHA (Sciences Humaines et Arts) Rattachement à l’équipe d’accueil EA 4270. CRIHAM, Centre de recherche interdisciplinaire en histoire, histoire de l'art et musicologie. (Directeur François Brizay, responsable section contemporaine, Jérôme Grévy).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, enseignant d'histoire-géographie en Lycée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class, Race, and the US South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody R. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Cyna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill; BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 369, https://brill.com/display/title/72401, 2025, Historical Materialism Book Series, 978-90-04-74764-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004747661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rosa Parks au Black Power, une histoire populaire du mouvement noir, 1945-1970.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Des Amériques, 9782753593701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection "Musées Mondes", Jacqueline Eidelman; Mélanie Roustan, 978-2-11-157927-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel‑Rolph Trouillot, Faire taire le passé. Pouvoir et production historique, Montréal, Lux 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163sb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pattieu , Panthères et pirates. Des Afro-Américains entre lutte des classes et Black Power , Paris, La Découverte, « L’envers des faits », 2022, 352 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 293 (4), pp.172-176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.293.0145i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une patrimonialisation minoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarifian Julien, The United States and the Armenian Genocide. History, Memory, Politics, New Brunswick, Rutgers University Press, 2024, 310 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 168 (4), pp.252-254. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.168.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle alliance interraciale ? La rupture du Student Nonviolent Coordinating Committee en 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 185, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.185.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de : Les minorités au musée. Réflexions franco-américaines. Paris, La Documentation française, collection « Musées Mondes », 2024. (Olivier Maheo (dir.) )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camoc. Museums of Cities Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Dominique Pinsolle, Quand les travailleurs sabotaient. France, États-Unis (1897-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jxr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Colours: African American Theologies in the Debate About the Origin of Races (19th–20th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vilmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Storiadell'esegesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Religion, Race, Racism: Historiographical Reassessments and New Perspectives, 42 (1), pp.181-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et violences policières aux États-Unis. Au-delà du réductionnisme racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wno⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Races » et « wokisme » : les sciences humaines et sociales sont-elles encore universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Falquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 164 (164), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hjo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wacquant Loïc, Jim Crow. Le terrorisme de caste en Amérique , Paris, Raison d’agir, « Cours et travaux », 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 163 (3), pp.209-211. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Church, by Henri Louis Gates Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3-4), pp.400-403. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18748945-bja10104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Keisha N. Blain, Set the World on Fire: Black nationalist women and the global struggle for freedom et Keisha N. Blain, Tiffany M. Gill & Michael Oliver West (eds), To Turn the Whole World Over: Black women and internationalism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.316-318. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting the “Good War”: The Policies of the Radical Left in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 177 (4), pp.85-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.177.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Richard Kent Evans, &amp;quot;Move: An American Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.242-244. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.68636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Dans la peau d’Ed Lacy. Un inconnu nommé Len Zinberg&amp;quot;, un livre de Roger Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://revue.alarmer.org/ed-lacy-un-inconnu-nomme-len-zinberg-un-livre-de-roger-martin/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Regards croisés sur la (post-)racialité aux États-Unis&amp;quot;, Lawrence Aje, Nathalie Dessens, Nicolas Gachon, Anne Stefani (eds).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.52516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04073561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture : Élodie Edwards-Grossi, Bad Brains. La psychiatrie et la lutte des Noirs américains pour la justice raciale, XXe-XXIe siècles. Revue Le Mouvement social, n°279, avril-juin 2022, p. 201-203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.279.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jonathan M. Metzl, Étouffer la révolte. La psychiatrie contre les Civil Rights, une histoire du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Lauric Henneton (dir.), Le Rêve américain à l’épreuve de Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.20870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dominique Poulot (dir.), &amp;quot;L'effet musée, Objets, pratiques et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.58443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Anne-Claire Faucquez, De la Nouvelle-Néerlande à New York. La naissance d'une société esclavagiste (1624-1712), Paris, Les Indes savantes, coll. « Americana », 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/lectures/53449. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Bad Brains. La psychiatrie et la lutte des noirs américains pour la justice raciale. XXe-XXIe siècle », par Élodie Edwards-Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://revue.alarmer.org/bad_brains/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen Mother' Moore, une militante longtemps oubliée à l'origine des revendications pour les réparations aux Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Réparations et esclavages », sous la direction de Myriam Cottias et d'Ary Gordien, 5, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/slaveries.5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Gerald Horne, Paul Robeson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues en images dans l’Atlantique Noir : contre-représentations des années 1920 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Dzanouni-Brousse de Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Relations franco-espagnoles. Contre-représentations dans l'Atlantique noir, 51, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.8525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme. Entre politique transnationale et caractéristiques locales, de 1917 à 1940. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme, 150, pp 13-22. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não há RAÇA na luta de classes: a esquerda americana e a raça 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cemarx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Marxism and the Race/Ethnic Question, 14 (n. 00), p. e021016, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Aurélia Michel, Un monde en nègre et blanc. Enquête historique sur l'ordre racial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Africains Américains pour leur émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, « Exposer le racisme et l'antisémitisme », 1334, pp.72-77. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suis-je le gardien de mon frère ? Histoire et mémoires du mouvement de libération noire états-unien ». Dans la revue Mémoires en Jeu/Memories at Stake, N° 13, Mai 2021, p.74-79 : Enjeux de société/Issues of Society. https://www.memoires-en-jeu.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamais fatiguée : les représentations de Rosa Parks et le récit national états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le voyage de Rosa Parks, 7 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/revue-k.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Mouvement. La lutte des Africains-Américains pour les droits civiques&amp;quot; Par Thomas Holt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/le-mouvement-la-lutte-des-africains-americains-pour-les-droits-civiques-un-livre-de-thomas-c-holt/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Minuit à Atlanta, un livre de Thomas Mullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RevueAlarmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://revue.alarmer.org/minuit-a-atlanta-un-livre-de-thomas-mullen/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Motown, Radical Heritage: The League of Revolutionary Black Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USAbroad – Journal of American History and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2611-2752/9817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes américaines entre féminisation du politique et politisation de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Sturkey, Hattiesburg, an American City in Black and White, Cambridge, MA : Harvard University Press, 2019. 456 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°164 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.164.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cricket, de la Révolution mondiale et de Trinidad : jeunesse caribéenne de C. L. R. James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.8601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enemy Within: The Long Civil Rights Movement and the Enemy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Creating the Enemy, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02769346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Rosa Parks, Mon Histoire. Une vie de lutte contre la ségrégation raciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.13850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du Radicalisme dans la Littérature africaine-américaine : entre Richard Wright Et Chester Himes. Dans : L’extrême gauche saisie par les lettres, dirigé par Christian Beauvain, Jean-Guillaume Lanuque, et Frédéric Thomas, 244. Collection Dissidences. Lormont : Bord de l’eau, 2018 : 13-30.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahéo Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les témoins contre l’histoire : quelle place pour l’autobiographie dans une historiographie renouvelée des mouvements pour les Droits Civiques aux États-Unis, 1945- 1973 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sources marginales et intersection des normes raciales, sociales et genrées. Le consensus libéral et ses transgressions aux États-Unis de 1945 aux années 1970 18, pp.94-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le consensus libéral et l’ancrage d’une américanité normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marginal sources and the intersection of race, class and gender norms. The liberal consensus and its transgression in the United States from 1945 to the 1970s 18, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to « Intersectionality / Intersectionnalité : Marginal Sources and the Intersection of Race, Class and Gender Norms: The Liberal Consensus and Its Transgression in the United States from 1945 to the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Intersectionality / Intersectionnalité ", http://www.graat.fr/backissueintersectionality.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire du mouvement des droits civiques, terrain privilégié du fratricide rassurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caroline ROLLAND-DIAMOND, Chicago : le moment 68: Territoires de la contestation étudiante et répression Éditions Syllepse, 2011, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.136.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment administrer la révolte : le Southern Nonviolent Coordinating Committee. La lutte des Africains-Américains pour leurs droits, 1960-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christen Bryson, Hélène Le Dantec-Lowry et Favian Mostura (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une société meilleure ? La littérature prescriptive aux États-Unis, entre mise en conformité et approche émancipatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, PSN, https://psn.sorbonne-nouvelle.fr/publications/pour-une-soci%C3%A9t%C3%A9-meilleure, 2025, 9782379061271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, African Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Cyna (CHCSC-UVSQ); Cody Melcher (Loyola University-New Orleans); Olivier Maheo (IHTP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class, Race and Place in the US South: American Politics through the Lens of Michael Goldfield’s Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Entrer au musée : revendications minoritaires et politiques muséales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2024, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ldf.maheo.2024.01.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Black Power à l’usine : la Ligue des Ouvriers Révolutionnaires Noirs, Détroit, 1968-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Godichaud; Hélène Harter; Antonio Ramos Ramírez; Elisa Santalena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindicalismo, conflictividad y acción directa en las Américas y Europa, de fines del siglo XIX a los años 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche, généalogie de la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nouvelle Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peurs urbaines, du XVIe au XXIe siècle, sous la direction de Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Geste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-301, 2022, 979-10-353-1714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Parti démocrate et la gauche : retour critique sur une longue relation des années 1960 à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Dantec-Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Cicéra, Guy Groux et Mark Kesselman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA/France : mouvements et politiques en temps de crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre bleu éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2022, Gauches d’ici et d’ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.19445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale sexuelle et communisme de 1917 à 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Morale sexuelle et communisme de 1917 à 1940, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.16724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15.2, 2020, Les Femmes Américaines entre Féminisation du Politique et Politisation de l’Intime, 1961-991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionality / Intersectionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christen Bryson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, http://www.graat.fr/backissueintersectionality.htm, 2015, Intersectionality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Moroccans ! The Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15mv4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker Races, African American Orientalism at the Root of the Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15wow⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus, Black Hebrew and Nationalist Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moorish Science Temple of America, a New Religio-Racial Synthesis (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14w4j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Racial Barriers, Noble Ali Drew and the Art of ‘Passing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/15dvx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s'attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13yep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’an 2000, à quoi doit-on s’attendre ». Un dangereux messie, Malachi Z. York et la Nuwaubian Nation of Moors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1424h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. and the Church of the Shrine of the Black Madonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Albiston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tumuli sacrés des Washitaw de Dugdahmoundyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Dew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MOVE, qu’est-ce qu’une religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine : le paradis à Harlem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moorish Science Temple of America, une nouvelle synthèse racialo-religieuse (1925-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous Marocains ! Le Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE, tragédie à Philadelphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert B. Cleage Jr. et l’Église du Sanctuaire de la Madone Noire, (Shrine of Black Madonna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darker races, l’orientalisme africain-américain aux sources du Moorish Science Temple of America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, Hébreu noir et leader nationaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les barrières raciales, Noble Ali Drew et l'art du « passing »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Black Moses, et le messianisme africain-américain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father Divine, Dieu habite Harlem et il est noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Color Line, les artistes africains-américains et la ségrégation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzanouni Lamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United Steel Workers of America, Africans-Americans, and McCarthyism, 1945-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Le Sud des États-Unis au cœur des enjeux politiques américains: classe, race et espaces au prisme de l’œuvre de Michael Goldfield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAGER-UPEC, CREW-Sorbonne Nouvelle, CHCSC-UVSQ, CRHEC-UPEC, LARCA-Université Paris Cité, Feb 2023, Paris et Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et races aux États-Unis XIXe XXe : les Africains-Américains et la &amp;quot;religion noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Communautés, races et foi », réseau d’Histoire euro-méditerranéenne, HEMED, (Universités de Bruxelles (ULB), d’Agadir, de Genève, de Beyrouth (Holly Spirit University of Kaslik) et du Mans).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Vilmain (Université du Mans); Abdelkrim Madoun (Université Ibn Zohr); Cécile Vanderpelen-Diagre (Université Libre de Bruxelles); Sarah Scholl (Université de Genève), Aug 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La couleur des prophètes. Wesley Mohamad et la “science” ambiguë de la Nation de l’Islam »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études, « Généalogies racialo-religieuses dans les discours contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent vilmain (TEMOS, Université du Mans); Olivier Maheo (TEMOS, Université du Mans), Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equianoh Stories au DuSable Museum, Chicago. Renouveler le parcours du plus ancien musée africain-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : « La représentation de l’esclavage colonial dans les musées états-uniens »/ « The Representation of Colonial Slavery In American Museums »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Claire Faucquez (Paris 8); Renée Gosson (Bucknell); Androula Michael (UPJV), Oct 2022, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Classes pauvres, classes dangereuses : quelle histoire culturelle de la peur du Noir pauvre ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2021, Post-Amérique, atelier 19. La pauvreté dans l'après-guerre aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Tamara Boussac (École des Hautes Études en Sciences Sociales) et Esther Cyna, (Sorbonne Nouvelle), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Combats syndicaux contre le racisme, Etats-Unis, France. 1945-1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, Université Paris 8/ Campus Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 8; Campus Condorcet, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlements et discipline dans une organisation horizontale : le Southern Nonviolent Coordinating Committee ou comment administrer la révolte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du CREW, Sorbonne Nouvelle, « (Re)penser la notion de prescriptive literature. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisée par Christen Bryson, Hélène Le Dantec-Lowry et Evelyne Payen-Variéras, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de militantes africaines-américaines : le féminisme noir de la gauche radicale, une autre avant-garde. 1930-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: "Les communistes à l'épreuve du genre."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Anne Jollet, Fanny Le Bonhomme et Laurence Montel, CRIHAM, Poitiers, Mar 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Solidarités et retours critiques sur la raison solidaire : le mouvement pour les droits civiques dans le Mississippi en 1964.»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, « Pratiques de solidarité et critique sociale »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par Laurent Lamoine, Caroline Lardy et Nathalie Ponsard (Colloque du Centre d'Histoire Espaces et Cultures, Clermont), Dec 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer la lutte des Noirs américains pour les droits civiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Exposer le racisme et l'antisémitisme », avec Sarah Fila-Bakabadio, historienne (CY Université), Nora Philippe, commissaire de l'exposition « Black Dolls. La collection Deborah Neff » à la Maison Rouge (2018), Daniel Soutif, commissaire d'exposition et Daniel Soutif, commissaire de l'exposition The Color Line. Colloque organisé les 6 et 7 mai 2021 par le Musée National de l'Histoire de l'Immigration, MNHI et la Plateforme internationale sur le Racisme et l'Antisémitisme, PIRA (FMSH/EPHE) (Mathias Dreyfuss, Département des Ressources pédagogiques du MNHI, et Régis Meyran, PIRA. (Communication invitée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peur blanche : la peur du ghetto aux États-Unis depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peurs urbaines », organisé à Bordeaux par le CEMMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chassaigne, Adèle Delaporte et Caroline Le Mao, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avant-garde oubliée, la gauche noire au défi de la « question noire » : le cas d'Harry Haywood, le bolchévique du Nebraska.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2019 – Disciplines\indisciplines, atelier Du socialisme en Amérique : à la recherche d’un objet perdu de nos disciplines. Dirigé par Mathieu Bonzom (Université Paris 1 Panthéon Sorbonne), Soraya Guénifi (Université Paris 1 Panthéon Sorbonne) et Clément Petitjean (Université Versailles Saint Quentin).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UAW à Chattanooga : “A Southern man don’t need him around anyhow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA 2016 – Chantiers d’Amérique, atelier Les nouveaux chantiers de l’histoire du travail, 19e-21e, dirigé par Donna Kesselman (Université Paris-Est Créteil) et Jean-Christian Vinel (Université Paris Diderot).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C. L. R. James : From the Margins to the Center of a Renewed Historiography ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La marge et les historiens : de l'Amérique du Nord aux anciens empires » / « Historians and the Margins: from North America to Former Empires? Colloque organisé dans le cadre du projet « Ecrire l'Histoire depuis les Marges », Claire Parfait, Marie Jeanne Rossignol, Hélène Le Dantec-Lowry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'Somebody, somewhere, wants your photography!' D'Allen Edward Cole à Gordon Parks, la politique de l'image dans la minorité africaine américaine : un lieu privilégié de la conscience politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEA – Mouvement, enracinement, fixité, atelier Photographie, images en mouvement et positionnalité des minorités raciales, dirigé par Sarah Fila-Bakabadio (Université de Cergy). La Rochelle, 27-30 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Moody, une voix marginale du mouvement pour les droits civiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par l’ERIAC : Les Voix par lesquelles se construisent les Amériques : histoire, fiction, représentations. Université de Normandie, ERIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Minorities Disrupting the Social Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Union Minorities Disrupting the Social Partnership ». Congrès AFEA 2014 – Modèles, contre-modèles, fin des modèles…?, atelier Creative Disruption : quand la gauche conteste l’exceptionnalisme américain, dirigé par Ambre Ivol (U. de Nantes) et Jean-Baptiste Velut (U. Sorbonne Nouvelle-Paris 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art noir américain entre résistance et accommodation, 1965-1975 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Culture(s) et résistance(s). Université de Nîmes. Colloque organisé par l’UMR 5281 ART-Dev- Université Paul Valéry Montpellier 3 et EMMA EA 741 Université Paul Valéry Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manning Marable, militant et historien : redéfinir une histoire des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Historiographie et militantisme/ Historiography and Activism, organisé par Anne Stefani et Nathalie Dessens. Université Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA634D4A"/>
+    <w:nsid w:val="D58A1209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51A55376"/>
+    <w:nsid w:val="0D4C91B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E85F04DB"/>
+    <w:nsid w:val="4B0A2030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.293.0145i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15wow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maheo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5645-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236017306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/140156009856449580170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-4150-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody R. Melcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72401?contents=editorial-content" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004747661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/194642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/musees-mondes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163sb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.293.0145i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.168.0252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.185.0037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vilmain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gulli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Policar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hjo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.68636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.52516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S7S9DM4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QJ60N57S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.5215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dzanouni-Brousse de Laborde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.8525" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastorello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2611-2752/9817" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.164.0130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8601" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02769346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.471" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13850" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/HM" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/295422-les-minorites-au-musee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.maheo.2024.01.0011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/index.php/catalogo/230-sindicalismo-conflictividad-y-accion-directa-en-las-americas-y-europa-de-fines-del-siglo-xix-a-los-anos-1980" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/puna/peurs-urbaines-xvie-xxie-siecle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Dantec-Lowry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ivol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/regards-croises-usa-france.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.19445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.16724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15mv4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15wow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Albiston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14w4j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15dvx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13yep" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1424h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Dew" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000982v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371357v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzanouni Lamia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370951v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251319v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>