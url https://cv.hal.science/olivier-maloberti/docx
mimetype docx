--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -854,295 +854,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pineau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Birat</w:t>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929996v1</w:t>
+                <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Salloum</w:t>
+                <w:t xml:space="preserve">C. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panier</w:t>
+                <w:t xml:space="preserve">J-P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809889v1</w:t>
+                <w:t xml:space="preserve">hal-03929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed laser ablation with various patterns on non-oriented electrical steels magnetic properties</w:t>
               </w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M L Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of pulsed laser irradiation, scribing and ablation on 2-D scalar and vector magnetic losses and general properties of Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t>
+                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
@@ -5732,97 +5732,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t>
+              <w:t xml:space="preserve">EMF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193728v1</w:t>
+                <w:t xml:space="preserve">hal-00194293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
+                <w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
@@ -5840,73 +5840,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Intermag 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194293v1</w:t>
+                <w:t xml:space="preserve">hal-00193728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t>
               </w:r>
@@ -7659,51 +7659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-field energy minimization principle to understand and control the magnetic domains refinement in GO SiFe – comparison between laser irradiation, scribing and ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,51 +8504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>