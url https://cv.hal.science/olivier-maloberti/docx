--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -21,57 +21,138 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> olivier Maloberti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheur-Enseignant à UNILASALLE Amiens dans le groupe de recherche SYMADE (SYstèmes et MAîtrise de l'Energie) et la filière EEDD (Energie Electrique et Développement Durable)</w:t>
+        <w:t xml:space="preserve">Chercheur-Enseignant à UNILASALLE Amiens dans le laboratoire GeNumEr (Géologie, Numérique et Energie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">olivier-maloberti</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-5959-2210</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">113604041</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,3930 +179,3930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Quantic thermo-optical modelling of the Ultra-Short Pulsed Laser ablation process on grain-oriented electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henrottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, pp.113004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.113004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed laser ablation on magnetic losses of GO electrical steels along various excitation directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ployard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 592, pp.171746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the physical origins of laser effects on anisotropic magnetic properties of GO electrical steels by means of thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.171879. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement between Micro-Magnetism, electromagnetism and the tensor magnetic Phase theory (TMPT) – Symmetry, conservation and invariance laws analysis at low frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.107727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rinp.2024.107727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative control of domains’ structure in Grain-Oriented electrical steels by Ultra-Short Pulsed laser ablation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 580, pp.170279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating the physical impacts of various laser pulses on the magnetic structure of oriented electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 566, pp.170248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Panier</w:t>
+                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Etifier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03809889v1</w:t>
+                <w:t xml:space="preserve">hal-03790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed laser ablation with various patterns on non-oriented electrical steels magnetic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Dupuy</w:t>
+                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170125⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929987v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed laser ablation with various patterns on non-oriented electrical steels magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 564, pp.170125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790704v1</w:t>
+                <w:t xml:space="preserve">hal-03929987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Etifier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790727v1</w:t>
+                <w:t xml:space="preserve">hal-03790704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Laser Irradiation and Laser Scribing on Magnetic Properties of GO Silicon Steels Sheets Using a Nanosecond Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (6), pp.439-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/ejee.230603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of magnetic induced strain of electrical steels using non-destructive acceleration measurement and inverse vibration modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 492, pp.115806 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salloum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 503, pp.166613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 502, pp.166403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical design model of coil parameters for the electro-magnetic forming technology - Case of the 1-turn coil dedicated to tubular parts forming and crimping with 1D approximation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+                <w:t xml:space="preserve">Comparison between laser thermal effects and ablation effects with ultrashort pulses laser on GO SiFe electrical steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Derosiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 266, pp.450-473. </w:t>
+              <w:t xml:space="preserve"> Proc. SPIE 10911, High-Power Laser Materials Processing: Applications, Diagnostics, and Systems VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2018.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2505326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630767v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between laser thermal effects and ablation effects with ultrashort pulses laser on GO SiFe electrical steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Maloberti</w:t>
+                <w:t xml:space="preserve">Definition and calculation of single turn coils' electrical, magnetic and electro-mechanical parameters for pulsed magnetic technologies with the finite element method and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proc. SPIE 10911, High-Power Laser Materials Processing: Applications, Diagnostics, and Systems VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2505326⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (4), pp.605-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-180132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523458v1</w:t>
+                <w:t xml:space="preserve">hal-03630768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and calculation of single turn coils' electrical, magnetic and electro-mechanical parameters for pulsed magnetic technologies with the finite element method and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analytical design model of coil parameters for the electro-magnetic forming technology - Case of the 1-turn coil dedicated to tubular parts forming and crimping with 1D approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-180132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266, pp.450-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630768v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Modeling of a Claw-Pole Electrical Generator: Steady-State Computation and Identification of Free and Forced Convection Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1), pp.279-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2013.2270222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électromagnétique et thermique d'un moteur à flux axial et à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Condamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (2-3), pp.183-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.14.183-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00365074v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00364926v1</w:t>
+                <w:t xml:space="preserve">hal-00365074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365071v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (4), pp. 1205-1208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc-06.2006.1632805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Labie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compell Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.200 à 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.02.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmag.2006.871992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rige.9.515-529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A based-energy model for dynamic hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (10), pp.3766 à 3768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmag.2005.854877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4031,3197 +4112,3197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entanglement between Micro-Magnetism, Electromagnetism and the Tensor Magnetic Phase Theory (TMPT) – Symmetry, Conservation and Invariance laws analysis at low frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Physics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543563v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physique d’un traitement par laser pulsé sur un acier GO via un modèle vectoriel de séparation de pertes « rotationnelles » et « unidirectionnelles »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521545v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse physique d’un traitement par laser pulsé sur un acier GO via un modèle vectoriel de séparation de pertes « rotationnelles » et « unidirectionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ployard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536898v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537082v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement between Micro-Magnetism, Electromagnetism and the Tensor Magnetic Phase Theory (TMPT) – Symmetry, Conservation and Invariance laws analysis at low frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537022v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and development of a power loss separation model in Grain-Oriented Electrical Steels combining 1-D alternating and rotational behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Etifier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ployard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint MMM-INTERMAG conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of pulsed laser irradiation, scribing and ablation on 2-D scalar and vector magnetic losses and general properties of Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Magnetic Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAG42984.2021.9579742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salloum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modelling of a claw-pole car alternator: Steady-state computation and identification of free convection coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Thermique 3D d'un Alternateur à Griffes : Modélisation, Simulation et Identification Expérimentale de la convection libre du modèle en régime thermique établi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Friedrich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique d'un moteur synchrone à flux axial et à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Condamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Électrotechnique du Futur, EF2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286633v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291606v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289777v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">NUMELEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194293v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194290v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">EMF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193643v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">CEFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199225v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414632v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISEF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186936v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184192v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t>
+              <w:t xml:space="preserve">SMM 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184586v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t>
+              <w:t xml:space="preserve">Intermag 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183311v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Grenoble, France. pp.Communication F5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7231,887 +7312,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation magnéto-mécanique vibratoire de noyaux de transformateurs traités par laser pulsé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation on Magnetic Losses of GO Electrical Steels along Various Excitation Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Bleumers</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ployard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">26th conference on Soft Magnetic Materials (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582667v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation on Magnetic Losses of GO Electrical Steels along Various Excitation Directions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation magnéto-mécanique vibratoire de noyaux de transformateurs traités par laser pulsé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Laloy</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Khalij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gautrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bleumers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th conference on Soft Magnetic Materials (SMM26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576188v1</w:t>
+                <w:t xml:space="preserve">hal-04582667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Physical Origins of Laser Effects on Anisotropic Magnetic Properties of GO Electrical Steels by means of Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th conference on Soft Magnetic Materials (SMM26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation with various patterns on Non-Oriented Electrical Steels Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint MMM-INTERMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Los Angeles (CA), United States. , 2022</w:t>
+              <w:t xml:space="preserve">25th conference on Soft Magnetic Materials (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536832v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation with various patterns on Non-Oriented Electrical Steels Magnetic Properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th conference on Soft Magnetic Materials (SMM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2022 Joint MMM-INTERMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (CA), United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576272v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-field energy minimization principle to understand and control the magnetic domains refinement in GO SiFe – comparison between laser irradiation, scribing and ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th soft magnetic materials conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznam, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic and Transient Magnetic analysis of Single Turn Coils fed by a Current Pulse at Medium Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL’2015 conference, The Multiphysics Modelling and Simulation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8121,126 +8202,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Segmented Grain-Oriented Induction Motors Considering Cutting Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ployard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, IEEE, pp.2276-2282, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8250,114 +8331,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A LA MODELISATION DE LA DYNAMIQUE D'AIMANTATION DANS LES MATERIAUX MAGNETIQUES DOUX : CARACTERISATION ET SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00156657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8423,51 +8504,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1A96CAEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8504,51 +8737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maloberti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5959-2210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113604041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>