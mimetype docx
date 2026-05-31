--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -935,697 +935,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Etifier</w:t>
+                <w:t xml:space="preserve">C. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+                <w:t xml:space="preserve">J-P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790727v1</w:t>
+                <w:t xml:space="preserve">hal-03929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOES’s domain structure in the vicinity and on the lines post-laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nesser</w:t>
+                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-P. Birat</w:t>
+                <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170145⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.21951611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929996v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ultra-Short Pulsed Laser (USPL) Ablation Process on Separated Loss Coefficients of Grain Oriented Electrical Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pulsed laser ablation with various patterns on non-oriented electrical steels magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Panier</w:t>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3152899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809889v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed laser ablation with various patterns on non-oriented electrical steels magnetic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Décultot</w:t>
+                <w:t xml:space="preserve">M L Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henrottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dupuy</w:t>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564, pp.170125. </w:t>
+              <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929987v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheet thickness dependence of magnetization properties based on domains and walls within the non-linear diffusion-like equation for Grain-Oriented Electrical Steels</w:t>
+                <w:t xml:space="preserve">Experimental identification and physical interpretations of 2D tensor magnetic properties of a Grain Oriented Electrical Steel magnetized between the rolling and the transverse directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Etifier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 557, pp.169349. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3168501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790704v1</w:t>
+                <w:t xml:space="preserve">hal-03790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Laser Irradiation and Laser Scribing on Magnetic Properties of GO Silicon Steels Sheets Using a Nanosecond Fiber Laser</w:t>
               </w:r>
@@ -1637,51 +1637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,90 +1875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of static and dynamic magnetization behavior sensitive to surface laser treatments within the electromagnetic field diffusion inside GO SiFe electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2018,77 +2018,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tensor magnetic phase theory for mesoscopic volume structures of soft magnetic materials – Quasi-static and dynamic vector polarization, apparent permeability and losses – Experimental identifications of GO steel at low induction levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,77 +2139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between laser energetic parameters and magnetic properties of GO laminations under surface treatments with long, short or ultra-short pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,376 +2932,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t>
+                <w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (4), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365071v1</w:t>
+                <w:t xml:space="preserve">hal-00365074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D electric vector potential formulation for dynamic hysteresis and losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2/3), pp.303−332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640810836834⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00365074v1</w:t>
+                <w:t xml:space="preserve">hal-00364926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Hysteresis of Soft Materials Inside Formulations: Delayed Diffusion Equations” Fields Coupling, and Nonlinear Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.914-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2007.915888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.11.303-332⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00364926v1</w:t>
+                <w:t xml:space="preserve">hal-00365071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
               </w:r>
@@ -3313,64 +3313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Labie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,90 +3559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field diffusion−like calculations and experimental identification of of a dynamic magnetization property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.507 à 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,90 +3701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy−Based Formulation for Dynamic Hysteresis and Extra−Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.895 à 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,90 +3831,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une formulation de l'hystérésis magnétique dynamique vectorielle : modélisation et identifications expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.515 à 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,64 +3986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4120,635 +4120,635 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement between Micro-Magnetism, Electromagnetism and the Tensor Magnetic Phase Theory (TMPT) – Symmetry, Conservation and Invariance laws analysis at low frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Maloberti</w:t>
+                <w:t xml:space="preserve">Analyse physique d’un traitement par laser pulsé sur un acier GO via un modèle vectoriel de séparation de pertes « rotationnelles » et « unidirectionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ployard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537022v1</w:t>
+                <w:t xml:space="preserve">hal-04521545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Henrottin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536898v1</w:t>
+                <w:t xml:space="preserve">hal-04543563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse physique d’un traitement par laser pulsé sur un acier GO via un modèle vectoriel de séparation de pertes « rotationnelles » et « unidirectionnelles »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermo-optique semi-quantique du procédé d'ablation USPL sur des aciers GO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521545v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de l'Impact de Différents Types du Traitement Laser des Aciers Electriques à Grains-Orientés après Recuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P Birat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543563v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Optical investigation on magnetic domains and walls’ properties of GOES samples engraved with pulsed lasers under a varying magnetic field</w:t>
+                <w:t xml:space="preserve">Entanglement between Micro-Magnetism, Electromagnetism and the Tensor Magnetic Phase Theory (TMPT) – Symmetry, Conservation and Invariance laws analysis at low frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Physics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537082v1</w:t>
+                <w:t xml:space="preserve">hal-04537022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and development of a power loss separation model in Grain-Oriented Electrical Steels combining 1-D alternating and rotational behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Etifier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4829,51 +4829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental impact of pulsed laser irradiation, scribing and ablation on 2-D scalar and vector magnetic losses and general properties of Grain-Oriented Electrical Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,90 +4950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Laser Treatment on Magnetostriction and Magnetoelastic Properties of the GO FeSi Electrical Single Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Klimczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5440,1702 +5440,1702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t>
+                <w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289777v1</w:t>
+                <w:t xml:space="preserve">hal-00286633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of Soft Materials inside Formulations: Delayed Diffusion Equations, Fields Coupling and Non-Linear Properties</w:t>
+                <w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286633v1</w:t>
+                <w:t xml:space="preserve">hal-00291606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to formulate soft material heterogeneity? I. Hysteresis dynamic motion and behaviour</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of a Non-Linear Dynamic Magnetization Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials Conference, SMM18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on electromagnetic fields, ISEF'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291606v1</w:t>
+                <w:t xml:space="preserve">hal-00289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Intermag 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199225v1</w:t>
+                <w:t xml:space="preserve">hal-00193728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic hysteresis of soft materials inside formulations: the dilemma of heterogeneity, local non-linear properties and fields coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, San Diégo, United States</w:t>
+              <w:t xml:space="preserve">EMF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193728v1</w:t>
+                <w:t xml:space="preserve">hal-00194293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating an Electric Vector Potential Formulation for Magnetic Materials to Compute Iron Losses and Dynamic Hysteresis within 3D Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194293v1</w:t>
+                <w:t xml:space="preserve">hal-00194290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Dynamic Hysteresis Models from an Energy-based Framework</w:t>
+                <w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Mazauric</w:t>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">CEFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194290v1</w:t>
+                <w:t xml:space="preserve">hal-00193654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy based framework for dynamic hysteresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+                <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193654v1</w:t>
+                <w:t xml:space="preserve">hal-00193643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic vector potential formulation to deal with dynamic hysteresis and induced losses within two dimensional models</w:t>
+                <w:t xml:space="preserve">Pertes dynamiques dans les matériaux magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">NUMELEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193643v1</w:t>
+                <w:t xml:space="preserve">hal-00199225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183311v1</w:t>
+                <w:t xml:space="preserve">hal-00186936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
+                <w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t>
+              <w:t xml:space="preserve">SMM 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184586v1</w:t>
+                <w:t xml:space="preserve">hal-00184192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs électrotechniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Intermag 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186936v1</w:t>
+                <w:t xml:space="preserve">hal-00414632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field diffusion-like calculations and experimental identification of magnetic dynamic properties</w:t>
+                <w:t xml:space="preserve">A derivation of macroscopic Maxwell matter-field equations including dynamic magnetic hysteresis and extra-losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">ISEF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Baiona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184192v1</w:t>
+                <w:t xml:space="preserve">hal-00184586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy based formulation for dynamics Hysteresis and extra losses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Energy-Based Formulation for Dynamic Hysteresis and Extra-Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. compumag 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414632v1</w:t>
+                <w:t xml:space="preserve">hal-00183311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et prédiction de l'hystérésis magnétique dynamique dans les dispositifs Electrotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7186,90 +7186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une formulation de l'hystérésis Magnétique dynamique vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7451,51 +7451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation magnéto-mécanique vibratoire de noyaux de transformateurs traités par laser pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,346 +7695,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation with various patterns on Non-Oriented Electrical Steels Magnetic Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Décultot</w:t>
+                <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henrottin</w:t>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th conference on Soft Magnetic Materials (SMM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2022 Joint MMM-INTERMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Los Angeles (CA), United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576272v1</w:t>
+                <w:t xml:space="preserve">hal-04536832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ablation of the GO FeSi Electrical Single Sheet: Impact on the Static/ Dynamic Magneto-Mechanical Behavior and Optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+                <w:t xml:space="preserve">Effects of Pulsed Laser Ablation with various patterns on Non-Oriented Electrical Steels Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maloberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Nesser</w:t>
+                <w:t xml:space="preserve">Anne Henrottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint MMM-INTERMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Los Angeles (CA), United States. , 2022</w:t>
+              <w:t xml:space="preserve">25th conference on Soft Magnetic Materials (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536832v1</w:t>
+                <w:t xml:space="preserve">hal-04576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-field energy minimization principle to understand and control the magnetic domains refinement in GO SiFe – comparison between laser irradiation, scribing and ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Nesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8506,51 +8506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A96CAEB"/>
+    <w:nsid w:val="19FC5DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8737,51 +8737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maloberti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5959-2210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113604041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-maloberti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5959-2210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113604041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05071407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maloberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henrottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.113004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ployard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2024.107727" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dassonvalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Birat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Nesser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3152899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;cultot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henrottin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salloum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Ababsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Etifier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3168501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115806" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166613" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mansouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Derosiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2018.07.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gimeno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2270222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4963NG90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.303-332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-30LNZ6GQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2007.915888" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazauric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wendling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc-06.2006.1632805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.02.260" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NZT3BDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871992" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.515-529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P1B5TKV7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.854877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04521545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Birat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAG42984.2021.9579742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klimczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charbonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gimeno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183311v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bleumers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ployard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00156657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>