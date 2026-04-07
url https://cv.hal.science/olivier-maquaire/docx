--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -385,295 +385,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the geological and hydrogeological structure of chalk cliffs with visible, thermal infrared and electrical resistivity imaging</w:t>
+                <w:t xml:space="preserve">Towards Enhanced Understanding and Experience of Landforms, Geohazards, and Geoheritage through Virtual Reality Technologies in Education: Lessons from the GeoVT Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Vittoria Vandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+                <w:t xml:space="preserve">Piotr Migoń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ledun</w:t>
+                <w:t xml:space="preserve">Ylva Palmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Spyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130642⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14050127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394033v1</w:t>
+                <w:t xml:space="preserve">hal-04574338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhanced Understanding and Experience of Landforms, Geohazards, and Geoheritage through Virtual Reality Technologies in Education: Lessons from the GeoVT Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the geological and hydrogeological structure of chalk cliffs with visible, thermal infrared and electrical resistivity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylva Palmgren</w:t>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Spyrou</w:t>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannis Saitis</w:t>
+                <w:t xml:space="preserve">Cyril Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.127. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.130642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences14050127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574338v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t>
               </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1189,697 +1189,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+                <w:t xml:space="preserve">Sébastien Gourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755837v1</w:t>
+                <w:t xml:space="preserve">hal-03517455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical assessment of a complex landslide through geophysics and numerical modeling: Toward an upgrade for the Villerville landslide (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gourdier</w:t>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.106516. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2022.106516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517455v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la réception sociale du recul stratégique face au risque de submersion marine en Camargue et en Normandie à travers une expérience simulée</w:t>
+                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Monfort</w:t>
+                <w:t xml:space="preserve">Iris de Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Amalric</w:t>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Anselme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Beck</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8639⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03621434v1</w:t>
+                <w:t xml:space="preserve">insu-03684625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris de Gélis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684625v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Analyser la réception sociale du recul stratégique face au risque de submersion marine en Camargue et en Normandie à travers une expérience simulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.530-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636861v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03621434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional (3D) reconstructions of the coastal cliff face in Normandy (France) based on oblique Pléiades imagery: assessment of Ames Stereo Pipeline® (ASP®) and MicMac® processing chains</w:t>
               </w:r>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t>
@@ -2395,429 +2395,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03958476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864255v1</w:t>
+                <w:t xml:space="preserve">hal-03041414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041414v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling 2D Coastal Flooding at Fine-scale Over Vulnerable Lowlands using Satellite-derived Topobathymetry, Hydrodynamic and Overflow Simulations</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3071,64 +3071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,191 +3692,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Model of Hydrological Behavior of Permeable Pavements Using FlexPDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Compain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.04019035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280608v1</w:t>
+                <w:t xml:space="preserve">hal-02272130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and quantification of potential consequences in multirisk coastal context at different spatial scales (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,1006 +3854,1036 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (2), pp.637-664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-019-03763-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Model of Hydrological Behavior of Permeable Pavements Using FlexPDE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001833⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272130v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Graff</w:t>
+                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276909v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02156610v1</w:t>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051396v1</w:t>
+                <w:t xml:space="preserve">hal-02067558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.76-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067558v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">M. Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647588v1</w:t>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.457-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178170v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
               </w:r>
@@ -5024,90 +5024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
@@ -5170,90 +5170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
@@ -5291,64 +5291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-penetrating radar observations for estimating the vertical displacement of rotational landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Derron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,333 +5553,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne and ground-based data sources for characterizing the morpho-structure of a coastal landslide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.019⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.569-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025238v1</w:t>
+                <w:t xml:space="preserve">hal-01108488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Airborne and ground-based data sources for characterizing the morpho-structure of a coastal landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezometric thresholds for triggering landslides along the Normandy coast, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), pp.199-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miet van den Eeckhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,90 +6280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline at Risk: Methods for Multi-Hazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Zezere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Piacentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Management of Recreational Resources, Special Issue 61, pp.335-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,64 +6410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and kinematics of debris flows with high entrainment rates: A case study in the South French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (11-12), pp.777-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6686,51 +6686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (68), pp. 500-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6910,64 +6910,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (8), pp.1403-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6995,252 +6995,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the thematic volume: issues in landslide process monitoring and understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Issues in landslide process monitoring and understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amitrano</w:t>
+                <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178 (2), pp.63 à 64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 2 (178), pp. 2-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00347208v1</w:t>
+                <w:t xml:space="preserve">hal-00533673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in landslide process monitoring and understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Introduction to the thematic volume: issues in landslide process monitoring and understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Amitrano</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amitrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2 (178), pp. 2-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.63 à 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.178.2.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533673v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00347208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying origin of groundwater and flow processes in complex landslides affecting black marls in southern French Alps: insights from an hydrochemistry survey</w:t>
               </w:r>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7385,51 +7385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment by bivariate methods at large scales: Application to a complex mountainous environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,77 +7502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mudslides through micro-seismic monitoring: The Super-Sauze (South French Alps) case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7610,51 +7610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale, évaluation et cartographie du risque glissement de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,51 +7727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering conditions and mobility of debris flows associated to complex earthflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,90 +7960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the behaviour of complex landslides with a spatially distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (1), pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8081,51 +8081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of debris-flows in clays-shale basins. Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale de la susceptibilité des versants aux glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8319,51 +8319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runout modelling and extension of the threatened area associated with muddy debris flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing debris flow hazard associated to slow moving landslides: methodology and numerical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability conditions of marly hillslopes: towards landsliding or gullying? The case of the Barcelonnette basin, South East France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil surface characteristics influence on infiltration in black marls : application to the Super-Sauze earthflow (southern Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,291 +8921,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GPS en géomorphologie dynamique. Application à la surveillance de mouvements de terrain (Super-Sauze, Alpes du Sud, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">Zones d'initiation et de contribution des laves torrentielles dans les bassins marneux. Exemple du torrent de Faucon (Bassin de Barcelonnette, Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 8 (2), pp.165-180. </w:t>
+              <w:t xml:space="preserve">, 2002, 1 (1), pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132349v1</w:t>
+                <w:t xml:space="preserve">hal-01132352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones d'initiation et de contribution des laves torrentielles dans les bassins marneux. Exemple du torrent de Faucon (Bassin de Barcelonnette, Alpes-de-Haute-Provence)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+                <w:t xml:space="preserve">Le GPS en géomorphologie dynamique. Application à la surveillance de mouvements de terrain (Super-Sauze, Alpes du Sud, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 1 (1), pp.71-84. </w:t>
+              <w:t xml:space="preserve">, 2002, 8 (2), pp.165-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2002.1137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132352v1</w:t>
+                <w:t xml:space="preserve">hal-01132349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Global Positioning System techniques for the continuous monitoring of landslides. Application to the Super-Sauze earthflow (Alpes de Haute Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (1-2), pp.33-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9264,51 +9264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of small-format and low-altitude aerial photos for the realization of high-resolution DEMs in mountainous areas : application to the Super-Sauze earthflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9531,51 +9531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9639,51 +9639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Flageollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,251 +9741,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du GPS au suivi en continu des mouvements de terrain. Application au glissement-coulée de Super-Sauze (Alpes de Haute-Provence, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">The 3-D structure of the Super-Sauze earthflow (Alpes-de-Haute-Provence, France): a first stage toward modelling its behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Flageollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (9), pp.785-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1909(00)00102-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131278v1</w:t>
+                <w:t xml:space="preserve">hal-01131265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3-D structure of the Super-Sauze earthflow (Alpes-de-Haute-Provence, France): a first stage toward modelling its behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Apport du GPS au suivi en continu des mouvements de terrain. Application au glissement-coulée de Super-Sauze (Alpes de Haute-Provence, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (12), pp.175-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1464-1909(00)00102-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01131265v1</w:t>
+                <w:t xml:space="preserve">hal-01131278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint electrical and time domain electromagnetism (TDEM) data inversion applied to the Super-Sauze earthflow (France).</w:t>
               </w:r>
@@ -10529,51 +10529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10740,64 +10740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10865,77 +10865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,90 +11012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t>
@@ -11137,90 +11137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -11249,77 +11249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of saltwater wedge under the chalk cliffs of Sainte-Marguerite-sur-Mer (Normandy, France) using optical and geophysical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11508,51 +11508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11646,51 +11646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,64 +11758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrogéologique d'un glissement de terrain côtier par approche multi-géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,221 +11877,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin François</w:t>
+                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587891v1</w:t>
+                <w:t xml:space="preserve">hal-03165171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12127,234 +12127,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Évaluation du comportement hydrogéologique d'un glissement de terrain côtier profond par approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165171v1</w:t>
+                <w:t xml:space="preserve">hal-03587891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
@@ -12383,77 +12383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12530,77 +12530,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12636,1191 +12636,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864052v1</w:t>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Dynamique du transfert sédimentaire et des flux associés provenant des falaises du Calvados vers la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481668v1</w:t>
+                <w:t xml:space="preserve">hal-02161813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du transfert sédimentaire et des flux associés provenant des falaises du Calvados vers la Manche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161813v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+                <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements gravitaires de côtes rocheuses et d'arrière littoral : rythmes d'évolution, seuils de déclenchement et modélisation spatialisée de l'aléa (Normandie, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178834v1</w:t>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du fonctionnement hydromécanique d’un glissement de terrain complexe : l’exemple de Villerville, Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13914,51 +13914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
@@ -13987,77 +13987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14106,247 +14106,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport croisé des analyses historique, archéologique et archéométrique pour les tuileries de Barbery (Calvados)</w:t>
+                <w:t xml:space="preserve">Modeling of the hydrological behaviour of pervious pavements, a physically based approach with FlexPDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+                <w:t xml:space="preserve">Olivier Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448340v1</w:t>
+                <w:t xml:space="preserve">hal-02189412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the hydrological behaviour of pervious pavements, a physically based approach with FlexPDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport croisé des analyses historique, archéologique et archéométrique pour les tuileries de Barbery (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boutouil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189412v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
@@ -14358,77 +14358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT ENSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
@@ -14470,77 +14470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14576,601 +14576,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Regues-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Solé-Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: RST 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534819v1</w:t>
+                <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653977v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: RST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387873v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551123v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des impacts des revêtements perméables -Modélisation et étude in situ de pavés en béton drainants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence internationale sur les techniques et stratégies pour la gestion durable de l'Eau dans la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15342,90 +15342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
@@ -15467,90 +15467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
@@ -15592,90 +15592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
@@ -15717,90 +15717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
@@ -15842,90 +15842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
@@ -15967,77 +15967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16088,77 +16088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertical Geology Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lausanne, Switzerland, Feb 2014, Lausanne, Switzerland</w:t>
@@ -16181,178 +16181,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hydro-meteorological triggers for Villerville coastal landslide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bogaard</w:t>
+                <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Devi-Maharjan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc.2nd World Landslide Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp.141-145</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108731v1</w:t>
+                <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring and near‐real time processing of GPS observations for landslide analysis: a methodological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16360,51 +16364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc.2nd World Landslide Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp.201-209</w:t>
@@ -16427,471 +16431,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Afchain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lissak</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108782v1</w:t>
+                <w:t xml:space="preserve">hal-01109841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Identification of hydro-meteorological triggers for Villerville coastal landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devi-Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc.2nd World Landslide Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109841v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16927,372 +16927,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122076v1</w:t>
+                <w:t xml:space="preserve">hal-01148924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landslide consequences and post crisis management along the coastal slopes of Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proc.2nd World Landslide Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148924v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide consequences and post crisis management along the coastal slopes of Normandy, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc.2nd World Landslide Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rome, Italy. pp.23-30</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108703v1</w:t>
+                <w:t xml:space="preserve">hal-01122076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
               </w:r>
@@ -17304,77 +17304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -17416,64 +17416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,592 +17522,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie des versants de Terres Noires: évolution historique et susceptibilité aux phénomènes hydro-gravitaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.33-35</w:t>
+              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108839v1</w:t>
+                <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and near-real time processing of GPS observations for landslide analysis: a methodological framework</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.65-72</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108861v1</w:t>
+                <w:t xml:space="preserve">hal-01109860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+              <w:t xml:space="preserve">ENSSER Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697841v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and holistic assessment of technologies and biotechnologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Continuous monitoring and near-real time processing of GPS observations for landslide analysis: a methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSSER Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794597v1</w:t>
+                <w:t xml:space="preserve">hal-01108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Géomorphologie des versants de Terres Noires: évolution historique et susceptibilité aux phénomènes hydro-gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109860v1</w:t>
+                <w:t xml:space="preserve">hal-01108839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des falaises et versants littoraux en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18178,424 +18178,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance de glissements de terrain en Ubaye: le service d’observation INSU-OMIV.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la susceptibilité, de l’aléa et du risque gravitaire: approches cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Remaître</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Travelletti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108833v1</w:t>
+                <w:t xml:space="preserve">hal-01108810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la susceptibilité, de l’aléa et du risque gravitaire: approches cartographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Kappes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108810v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La surveillance de glissements de terrain en Ubaye: le service d’observation INSU-OMIV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Travelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brosseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Tonnelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t>
+              <w:t xml:space="preserve">‘La vallée de l’Ubaye: un territoire unique pour les recherches en géosciences’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelonnette, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108849v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach for characterizing the geomorphological evolution of a Villerville-Cricqueboeuf coastal landslide (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18646,77 +18646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique permanent monitoring of a slow-moving coastal landslide in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18765,774 +18765,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Sediment budget and morphology of the 2003 Faucon debris flow (South French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes: from geomorphologic mapping to dynamic modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533738v1</w:t>
+                <w:t xml:space="preserve">hal-01108763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget and morphology of the 2003 Faucon debris flow (South French Alps)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes: from geomorphologic mapping to dynamic modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.75-80</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108763v1</w:t>
+                <w:t xml:space="preserve">hal-00533738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological coastal effects of climate change along Channel shoreline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Risk management and mitigation of coastal landslides in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. L. Zêzere</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European and Mediterranean Workshop 'Climate Change Impact on Water-Related and MArine Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Murcie, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Land management and protection : experiences and perpectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794747v1</w:t>
+                <w:t xml:space="preserve">hal-00794741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk management and mitigation of coastal landslides in Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Geomorphological coastal effects of climate change along Channel shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Zêzere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Land management and protection : experiences and perpectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Malta</w:t>
+              <w:t xml:space="preserve">European and Mediterranean Workshop 'Climate Change Impact on Water-Related and MArine Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Murcie, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794741v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydrological process in landslide occurrence: Villerville-Cricqueboeuf landslides (Normandy coast, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The education on landslides through the &amp;quot;BE-SAFE-NET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. von Elverfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role of hydrological process in landslide occurrence: Villerville-Cricqueboeuf landslides (Normandy coast, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp. 175-180</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533741v1</w:t>
+                <w:t xml:space="preserve">hal-01109940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The education on landslides through the &amp;quot;BE-SAFE-NET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Role of hydrological process in landslide occurrence: Villerville-Cricqueboeuf landslides (Normandy coast, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Role of hydrological process in landslide occurrence: Villerville-Cricqueboeuf landslides (Normandy coast, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp. 175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109940v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BE-SAFE-NET website: a tool for the education on landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Castaldini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">K. von Elverfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes: from geomorphologic mapping to dynamic modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp. 321-326</w:t>
@@ -19561,103 +19561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The education on Disaster Awareness through the &amp;quot;BE-SAFE-NET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. von Elverfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. VII Forum Italiano di Scienze della Terra (Workshop W 14: "Scienze della Terra e scuola superiore: dal laboratorio al territorio per incuriosire. coinvolgere ispirare"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rimini, Italy</w:t>
@@ -19686,64 +19686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements préférentiels dans les versants marneux fractures. Quelle influence pour le déclenchement de glissements de terrain à contrôle hydrologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19824,51 +19824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial validation of statistical models of landslide susceptibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19900,312 +19900,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis</w:t>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109962v1</w:t>
+                <w:t xml:space="preserve">hal-00533981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of landslide risk assessment methodologies in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Effects of climate change on the activity of shallow slides in the Ubaye Valley, South French Alps. Some results of the ACI-FNS GACH2C research project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thénot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Oenema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110049v1</w:t>
+                <w:t xml:space="preserve">hal-00533967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide susceptibility assessment at the 1:10,000 scale: methods to implement expert knowledge in the statistical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20237,523 +20241,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change on the activity of shallow slides in the Ubaye Valley, South French Alps. Some results of the ACI-FNS GACH2C research project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">Intérêts du traçage naturel et artificiel pour l'étude in situ des écoulements dans les matériaux très hétérogènes - le cas des marnes noires de Super-Sauze et Draix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+                <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+                <w:t xml:space="preserve">T.H Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 117-124</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533967v1</w:t>
+                <w:t xml:space="preserve">hal-00533975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Field-scale infiltration experiments to understand landslide hydrology and mechanics: multi-source results obtained on the Super-Sauze and Laval landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Travelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Pradzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hocine-Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 77-81</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533981v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-scale infiltration experiments to understand landslide hydrology and mechanics: multi-source results obtained on the Super-Sauze and Laval landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Inventory of landslide risk assessment methodologies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Oenema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110082v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts du traçage naturel et artificiel pour l'étude in situ des écoulements dans les matériaux très hétérogènes - le cas des marnes noires de Super-Sauze et Draix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 29-33</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533975v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux a cerastoderma glaucum et cerithium vulgatum, de sabkhet halq al minjil (Tunisie centre-orientale) : reconstitution d'un système lagunaire holocène</w:t>
               </w:r>
@@ -20877,90 +20877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la morpho-structure du glissement du Laval (Draix, Alpes-de-Haute-Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 197-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20985,64 +20985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Mountain Risks’ research project: challenges in risk prediction, management and gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21123,64 +21123,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations on debris-flow hazard analysis, risk assessment and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21218,64 +21218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion by debris-flows: sediment budget and channel-shaping processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21300,77 +21300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change on the activity of shallow slides in the Ubaye Valley, South French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21419,411 +21419,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing debris flow hazard using geomorphological tools and a GIS-based methodology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Landslide risk zoning - what can be expected from model simulation? A tentative approach application in South French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.H. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Conf. On Debris-Flow Hazards Mitigation : Mechanics, Prediction, and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chengdu, China</w:t>
+              <w:t xml:space="preserve">JRC scientific and technical reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Ispra, Italy. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108768v1</w:t>
+                <w:t xml:space="preserve">halshs-00626938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to link statistical and deterministic models for assessing landslide hazard?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide risk zoning - what can be expected from model simulation? A tentative approach application in South French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Assessing debris flow hazard using geomorphological tools and a GIS-based methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRC scientific and technical reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Ispra, Italy. pp.31-37</w:t>
+              <w:t xml:space="preserve">4th Int. Conf. On Debris-Flow Hazards Mitigation : Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626938v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Influence of Climate Change on the Activity of Landslides in the Ubaye Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21891,51 +21891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21986,51 +21986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and deterministic analysis of landslide hazard. application to a forested catchment of the South French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22062,1607 +22062,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience of seismic monitoring for understanding muddy landslides: the case of Super-Sauze (South French Alps).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">. Mapping landslide consequences in mountain areas; a tentative approach with a semi-quantitative procedure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria. European Geosciences Union (EGU), pp. 2-5, avril, Nice (France)</w:t>
+              <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533652v1</w:t>
+                <w:t xml:space="preserve">hal-00533884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Mapping landslide consequences in mountain areas; a tentative approach with a semi-quantitative procedure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">An experience of seismic monitoring for understanding muddy landslides: the case of Super-Sauze (South French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">EGU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. European Geosciences Union (EGU), pp. 2-5, avril, Nice (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533884v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Assessment of meteorological time series to estimate the activity of clayey landslides for present and expected future climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276818v1</w:t>
+                <w:t xml:space="preserve">hal-01110124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of meteorological time series to estimate the activity of clayey landslides for present and expected future climate conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Test of Fuzzy Logic Rules for Landslide Susceptibility Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SAGEO 2006 : Information Géographique : observation et localisation, structuration et analyse, représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110124v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed physically-based slope stability models as forecasting tools to define hydro-climatic thresholds for rainfall-induced landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Modelling long-term velocity pattern of slow-moving landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Beek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134762v1</w:t>
+                <w:t xml:space="preserve">hal-01134923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term velocity pattern of slow-moving landslides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Distributed physically-based slope stability models as forecasting tools to define hydro-climatic thresholds for rainfall-induced landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134923v1</w:t>
+                <w:t xml:space="preserve">hal-01134762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project: review and application of methods to analyze landslide consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of debris flow deposition: insights from the geomorphological analysis of several case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134904v1</w:t>
+                <w:t xml:space="preserve">hal-01134786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of debris flow deposition: insights from the geomorphological analysis of several case studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Project: review and application of methods to analyze landslide consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134786v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
+                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276853v1</w:t>
+                <w:t xml:space="preserve">hal-00276834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides and hydro-climatological triggering factors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sterlacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on “Risks Caused by the Geodynamic Phenomena in Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Wysowa, Poland</w:t>
+              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134736v1</w:t>
+                <w:t xml:space="preserve">hal-00276831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASAR contribution to the identification of landslides-prone areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fraleu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 ENVISAT-ERS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Salzburg, Austria. 8 p. CD-Rom support Proceedings</w:t>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132844v1</w:t>
+                <w:t xml:space="preserve">hal-01132833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spatiale de la susceptibilité des versants aux mouvements de terrain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landslides and hydro-climatological triggering factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004: Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Grenoble, France. 12 p</w:t>
+              <w:t xml:space="preserve">International Workshop on “Risks Caused by the Geodynamic Phenomena in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Wysowa, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276834v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Current practices and assessment tools of landslide vulnerability in mountainous basins. Identification of exposed elements with a semi-automatic procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASAR contribution to the identification of landslides-prone areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. de Fraipont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.171-176</w:t>
+              <w:t xml:space="preserve">2004 ENVISAT-ERS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Salzburg, Austria. 8 p. CD-Rom support Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132833v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to Reduce Subjectivity in Landslide Susceptibility Zonation by GIS in Complex Mountainous Environments</w:t>
+                <w:t xml:space="preserve">Expert knowledge evaluation and statistical validation of weight of evidence modelling and weighted logistic regression for landslide susceptibility assessment in alpine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sterlacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AGILE Conference on GIScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Heraklion, Greece. pp.623-634</w:t>
+              <w:t xml:space="preserve">Reunion des Sciences de la Terre/Joint Earth Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276831v1</w:t>
+                <w:t xml:space="preserve">hal-00276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the run-out of a muddy debris-flow. The effect of rheology on velocity and deposit thickness along the run-out track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23707,299 +23707,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-calibration of two debris-flow runout models on two clay-shales cathments of Southeast France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the run-out of muddy debris-flows. The effect of rheology and pore pressure decay on deposit thickness along the run-out track.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Locat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.1367-1373</w:t>
+              <w:t xml:space="preserve">32nd International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132827v1</w:t>
+                <w:t xml:space="preserve">hal-01134750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the run-out of muddy debris-flows. The effect of rheology and pore pressure decay on deposit thickness along the run-out track.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Cross-calibration of two debris-flow runout models on two clay-shales cathments of Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Locat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.1367-1373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134750v1</w:t>
+                <w:t xml:space="preserve">hal-01132827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of debris-flows triggering by coupling a geomorphological and a rheological investigation, example of the Faucon stream (Alpes-de-Haute-Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24050,51 +24050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the behaviour of complex landslides with a 3-D spatially distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24158,51 +24158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow susceptibility of heterogeneous marly formations. Implications for torrent hazard control in the Barcelonnette basin (Alpes-de-Haute-Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24273,290 +24273,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of distal debris-flows induced in clayey earthflows. Implications for hazard assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Occurrence of rock-block slides on black marl gully hillslopes: an interactive slope stability, seepage and stress analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Locat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. on Fast Slope Movements: Prediction and Prevention for Risk Mitigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.341-348</w:t>
+              <w:t xml:space="preserve">« Gully Erosion in Mountain, Processes, Measurement, Modelling and Regionalization »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132806v1</w:t>
+                <w:t xml:space="preserve">hal-01133895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Black marl earthflow mobility and long-term seasonal dynamic in Black marl earthflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Lyon, France. pp.37-47</w:t>
+              <w:t xml:space="preserve">Proc. of Int. Conf. on Fast Slope Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276833v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des modèles hydrologiques spatialisés à la simulation numérique de glissements de terrain. Impacts pour la gestion du risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24614,217 +24571,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black marl earthflow mobility and long-term seasonal dynamic in Black marl earthflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Towards the construction of a spatial database to manage landslides with GIS in mountainous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Int. Conf. on Fast Slope Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.333-340</w:t>
+              <w:t xml:space="preserve">6th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Lyon, France. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132635v1</w:t>
+                <w:t xml:space="preserve">hal-00276833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of rock-block slides on black marl gully hillslopes: an interactive slope stability, seepage and stress analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Dynamics of distal debris-flows induced in clayey earthflows. Implications for hazard assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Locat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Gully Erosion in Mountain, Processes, Measurement, Modelling and Regionalization »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Conf. on Fast Slope Movements: Prediction and Prevention for Risk Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133895v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibilité des terrains aux mouvements de masse dans les bassins versants marneux ravinés – application aux BVE de Draix.</w:t>
               </w:r>
@@ -24836,51 +24836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24957,51 +24957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25050,204 +25050,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du risque induit par les écoulements gravitaires rapides dans un bassin de montagne</w:t>
+                <w:t xml:space="preserve">L'empreinte des aléas géomorphologiques dans un bassin de montagne (Alpes du sud de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Risques naturels, risques de sociétés, notamment dans les montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Géographes Français, Feb 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">« Construction du paysage et catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133882v1</w:t>
+                <w:t xml:space="preserve">hal-01133873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte des aléas géomorphologiques dans un bassin de montagne (Alpes du sud de la France)</w:t>
+                <w:t xml:space="preserve">Gestion du risque induit par les écoulements gravitaires rapides dans un bassin de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Construction du paysage et catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">"Risques naturels, risques de sociétés, notamment dans les montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Géographes Français, Feb 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133873v1</w:t>
+                <w:t xml:space="preserve">hal-01133882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du pénétromètre dynamique léger à énergie variable pour la connaissance du manteau d’altérites de Terres Noires</w:t>
               </w:r>
@@ -25358,51 +25358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed hydrological modelling of the Super-Sauze eartflow (South East France): implementation of the STARWARS model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25535,51 +25535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique des coulées de débris et laves torrentielles du bassin marneux de Barcelonnette. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25729,51 +25729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Super-Sauze flowslide (Alpes-de-Haute-Provence, France). Triggering mechanisms and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26033,51 +26033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
@@ -26119,51 +26119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution diachronique à haute fréquence et haute résolution du recul de la falaise de Sainte-Marguerite-sur-Mer (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26231,90 +26231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFHY3GEO French Regional project Detection and Study of Fracturing by HYdrological, GEOmorphodynamic, geological and geophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sadaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26533,51 +26533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Aléas Gravitaires 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
@@ -26606,64 +26606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological assessment of a deep-seated coastal landslide based on a multi-disciplinary approach (Villerville, Normandy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26731,90 +26731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multi-instrumental geophysics to determine the hydromechanical functioning of a deep-seated coastal landslide (Cirque des Graves, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26856,103 +26856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
@@ -27106,90 +27106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des impacts des revêtements perméables - Construction d'un modèle à base physique avec FlexPDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7émes Journées Doctorales Hydrologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27227,90 +27227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inshore analyse of the morphostructural evolution of the coastal cliffs of Bessin, Basse-Normandie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vioget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Derron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
@@ -27339,90 +27339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide consequences assessment and post-crisis management along the coast of Pays d’Auge, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27473,51 +27473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27555,64 +27555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of vegetation on shallow landslide activity in the south French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27663,90 +27663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27771,77 +27771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological concept of the Villerville-Cricqueboeuf landslides (Normandy coast, France): inferences from 20 years of groundwater observations and from geophysical investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27879,77 +27879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide consequences assessment and mapping using multi-source data on elements at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27974,64 +27974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Mountain Risks’ research project: challenges in risk prediction, management and governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28099,64 +28099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coastal landslide hazard: the Villerville-Cricqueboeuf landslides (Normandy coast, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28301,51 +28301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology: from expert opinion to modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levoy F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28589,64 +28589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kergadallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
@@ -28673,229 +28673,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : bilan sédimentaire général</w:t>
+                <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CEREMA. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et évolution du littoral - Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-312, 2019, 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458146v1</w:t>
+                <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données sédimentologiques</w:t>
+                <w:t xml:space="preserve">Conclusion : bilan sédimentaire général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral - Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-312, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374111v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
               </w:r>
@@ -28907,64 +28907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29004,315 +29004,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
+                <w:t xml:space="preserve">Interventions humaines le long du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Elineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEREMA. </w:t>
+              <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373478v1</w:t>
+                <w:t xml:space="preserve">hal-02375521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions humaines le long du littoral</w:t>
+                <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Coudray</w:t>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
+              <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375521v1</w:t>
+                <w:t xml:space="preserve">hal-02373478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral de la Manche : une variété de paysages dynamiques et fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29402,77 +29402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29518,64 +29518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow landslidings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Boardman J. and Poesen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp. 583-598, 2006</w:t>
@@ -29677,51 +29677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour of earthflows developed in clay-shales: Investigation, concept and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29789,51 +29789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated investigations on landslides: example of the Super-Sauze earthflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Flageollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29882,225 +29882,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d'une histoire des mouvements de terrain dans le Calvados depuis deux siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du glissement du Bouffay (5 août 1981) : réflexions en vue de la prévision et de la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Flageollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents du B.R.G.M.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83, B.R.G.M., pp.477-483, 1984</w:t>
+              <w:t xml:space="preserve">, 83, B.R.G.M., pp.29-40, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545381v1</w:t>
+                <w:t xml:space="preserve">hal-01545329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du glissement du Bouffay (5 août 1981) : réflexions en vue de la prévision et de la prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esquisse d'une histoire des mouvements de terrain dans le Calvados depuis deux siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
+                <w:t xml:space="preserve">Hélène Ballais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Flageollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents du B.R.G.M.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83, B.R.G.M., pp.29-40, 1984</w:t>
+              <w:t xml:space="preserve">, 83, B.R.G.M., pp.477-483, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545329v1</w:t>
+                <w:t xml:space="preserve">hal-01545381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30118,64 +30118,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30461,51 +30461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30787,51 +30787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30931,190 +30931,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal stability and activity of landslides in Europe with respect to climatic change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution ship between landslides and climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Flageollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1996, 40 p</w:t>
+              <w:t xml:space="preserve">1996, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136440v1</w:t>
+                <w:t xml:space="preserve">hal-01136448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution ship between landslides and climatic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The temporal stability and activity of landslides in Europe with respect to climatic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1996, pp.49-58</w:t>
+              <w:t xml:space="preserve">1996, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136448v1</w:t>
+                <w:t xml:space="preserve">hal-01136440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal stability and activity of lansdlides in Europe with respect to climatic change</w:t>
               </w:r>
@@ -31233,64 +31233,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET : Évaluation multirisques de territoires côtiers en contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31377,51 +31377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31550,51 +31550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7919059"/>
+    <w:nsid w:val="0FEA0122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31781,51 +31781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-022-02006-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Monfort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09609-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001833" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.23.199-225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SG6PBHK2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miet van den Eeckhaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0429-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Zezere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piacentini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI61-001.34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK291SM5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Beek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toth" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Recatala Boix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00280.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXSNFWM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533685v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo W. J. van Asch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1403-2008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.63" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1370" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21PDT4RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1161" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ancey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132456v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsereteli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chelidze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Massu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatashidze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1137" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1129" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406706v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(01)00098-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK6759GP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260644v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.411" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BA2831569FC8737832792FFAD0A36AF884E2990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263875v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartig" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(00)00102-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M758230K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Flageollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(99)00045-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVD1F6F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131197v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189412v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cortier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutouil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190898v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108731v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogaard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devi-Maharjan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulrich" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108703v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109854v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foglini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108839v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108861v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ulrich" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tonnelier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108758v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108763v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794747v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Z&#234;zere" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794741v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533741v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109940v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castaldini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Elverfeldt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533774v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109927v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533951v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110049v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;not" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oenema" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533967v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110082v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Travelletti" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Pradzynska" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hocine-Debieche" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533709v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujelben" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karray" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinelli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulazzani" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109979v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomelli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sterlacchini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110044v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109959v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110055v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etchevers" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108768v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626938v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiery" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.H. van Beek" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533760v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533652v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533884v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110124v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyomarc'H" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134923v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134736v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132844v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraleu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Fraipont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132839v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Asch" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134750v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132820v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133885v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132813v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132806v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. van Beck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132635v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133895v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133882v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133873v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133846v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136422v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133832v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meunier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132596v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132590v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121112v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vioget" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Derron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109882v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110094v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109949v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110088v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110103v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110107v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373454v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Detourbe" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124418v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levoy F" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458146v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189265v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thulie" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagny" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lopin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533988v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124421v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124437v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124433v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01545381v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ballais" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01545329v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136431v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136423v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136455v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136453v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136490v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136485v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136458v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136451v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136449v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136440v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136448v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136445v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04115835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boukhres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mastere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta El Fellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01605-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-022-02006-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2022.106516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Monfort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-019-00722-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09609-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001833" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03763-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1399-2015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.23.199-225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SG6PBHK2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miet van den Eeckhaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0429-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Zezere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piacentini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI61-001.34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK291SM5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. van Beek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagyo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toth" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Recatala Boix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00280.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.12.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXSNFWM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533685v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo W. J. van Asch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-1403-2008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.2.63" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Montety" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1370" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21PDT4RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sterlacchini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.02.020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.499-525" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1161" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ancey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.227-245" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132456v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Olivier Maquaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8225; Bruno Ambroise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Luc Descroix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.457" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LVGCGB8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsereteli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chelidze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Massu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tatashidze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132352v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1129" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1137" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406706v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(01)00098-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK6759GP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260644v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.411" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BA2831569FC8737832792FFAD0A36AF884E2990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritzenthaler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263875v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(00)00102-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M758230K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Flageollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-555X(99)00045-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVD1F6F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131197v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161813v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324896v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189412v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cortier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutouil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190898v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108736v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulrich" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108731v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bogaard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devi-Maharjan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108703v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109854v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foglini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794597v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108861v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ulrich" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108839v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108810v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kappes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108833v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Travelletti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tonnelier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109914v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108758v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108763v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794741v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794747v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Z&#234;zere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castaldini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Elverfeldt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533741v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533774v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109927v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533951v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276896v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533967v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276900v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Debieche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110082v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Travelletti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Pradzynska" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hocine-Debieche" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110049v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;not" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oenema" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533709v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujelben" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Karray" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dinelli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulazzani" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109979v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomelli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sterlacchini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110044v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109959v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110055v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etchevers" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626938v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiery" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.H. van Beek" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276883v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108768v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533760v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276865v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533884v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533652v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110124v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyomarc'H" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276818v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134923v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134762v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134904v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276834v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276831v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132833v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134736v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132844v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraleu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Fraipont" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276853v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132839v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Asch" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134750v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132820v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133885v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132813v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133895v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132635v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. van Beck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276833v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Remaitre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132806v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133890v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133873v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133838v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133846v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136422v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133832v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Meunier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132596v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132590v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324824v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Martin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443556v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144697v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121112v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vioget" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Derron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109882v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110094v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109949v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110088v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110103v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110107v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373454v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Detourbe" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124418v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levoy F" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458146v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02189265v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thulie" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagny" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lopin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533988v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124421v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124437v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124433v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01545329v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01545381v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ballais" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136431v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136423v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136455v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136453v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136490v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136485v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136458v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136451v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136449v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136448v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136440v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136445v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>