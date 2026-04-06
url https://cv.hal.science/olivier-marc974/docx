--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -727,707 +727,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
+                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288863v1</w:t>
+                <w:t xml:space="preserve">hal-02289116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289116v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289070v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Bernhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Daniel M Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289072v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Guillou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369813v1</w:t>
+                <w:t xml:space="preserve">hal-02288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,204 +1455,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.980-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153247v1</w:t>
+                <w:t xml:space="preserve">hal-01187728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1693,200 +1715,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razakaniaina Andriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (1149)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187728v1</w:t>
+                <w:t xml:space="preserve">hal-01153247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the New Sizing Tool “PISTACHE” for Solar Heating, Cooling and Domestic Hot Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Semmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,51 +1976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis to Optimize a Solar Absorption Cooling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,737 +2074,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.28--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836603v1</w:t>
+                <w:t xml:space="preserve">hal-00918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918162v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2231--2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918166v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nowag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudéhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Denn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1st International Conference on Solar Heating and Cooling for Buildings and Industry (SHC) Jul 2012 San Francisco, 30, pp.937 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918161v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourdoukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167211v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of solar absorption cooling system in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,273 +2870,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.268. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6), pp.774--782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692335v1</w:t>
+                <w:t xml:space="preserve">hal-00918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918997v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,1263 +3636,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
+                <w:t xml:space="preserve">Development of a simplified model for evaluating refrigeration capacity and power consumption of air conditioning units based on heat exchanger entropic temperature definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Murad</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR-IUT 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIF-IIR, AFF, Aug 2023, Paris Congress Center | Paris, France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088669v1</w:t>
+                <w:t xml:space="preserve">hal-04669375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for evaluating refrigeration capacity and power consumption of air conditioning units based on heat exchanger entropic temperature definition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Sea Water Air Conditioning (SWAC): A Resilient and Sustainable Cooling Solution for hot and humid climates -Energy Performance and Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd AIVC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Coppenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669375v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Water Air Conditioning (SWAC): A Resilient and Sustainable Cooling Solution for hot and humid climates -Energy Performance and Numerical Modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoufou Mahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIVC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Coppenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301115v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301892v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">CNR-IUT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint pierre, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326935v1</w:t>
+                <w:t xml:space="preserve">hal-04088669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
+                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301687v1</w:t>
+                <w:t xml:space="preserve">hal-04302092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, May 2022, Chalons-en-Champagne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302092v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03988262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valencienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03988262v1</w:t>
+                <w:t xml:space="preserve">hal-04301687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Madyira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+                <w:t xml:space="preserve">Étienne Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMTO, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301646v1</w:t>
+                <w:t xml:space="preserve">hal-04301602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picgirard</w:t>
+                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hoarau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Daniel Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEMTO, Jun 2021, Belfort, France. </w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301602v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage de copeaux de bois et de bagasse : simulation numérique et comparaison expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Madyira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
@@ -4930,103 +4930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des indicateurs de performance des systèmes de climatisation individuels en environnements contrôlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dedriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5060,90 +5060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5185,103 +5185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5306,90 +5306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la modélisation de l'évaporation de l'eau des piscines et comparaison expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5414,103 +5414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,103 +5535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,103 +5656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5777,103 +5777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un modèle destiné à la comparaison des fluides de travail utilisés dans les cycles ORC applicables à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès français de thermique Thermique mer et océans </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5898,103 +5898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et expérimentation d'échangeurs d'un cycle de Rankine pour l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,450 +6013,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294918v1</w:t>
+                <w:t xml:space="preserve">hal-01467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Madyira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E T Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467208v1</w:t>
+                <w:t xml:space="preserve">hal-01739793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739793v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6481,77 +6481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,454 +6600,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650144v1</w:t>
+                <w:t xml:space="preserve">hal-01644368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644368v1</w:t>
+                <w:t xml:space="preserve">hal-01467204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467204v1</w:t>
+                <w:t xml:space="preserve">hal-01294918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a thermal storage system incorporated into a solar cooling installation in an office building.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,51 +7128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Denn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boudéhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,325 +7346,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169235v1</w:t>
+                <w:t xml:space="preserve">hal-01167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167409v1</w:t>
+                <w:t xml:space="preserve">hal-01169235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a solar cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaize Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,64 +7728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for performance diagnostic for small air conditioning systems using dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,77 +7840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,51 +7987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kohlenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gurruchaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Conference on Simulation and AI in Computer Games (GAMEON-ASIA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8181,64 +8181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, analysis and improvements of a solar cooling absorption system under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,394 +8296,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
+                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784296v1</w:t>
+                <w:t xml:space="preserve">hal-00550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
+                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550707v1</w:t>
+                <w:t xml:space="preserve">hal-00514524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
+                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
+              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514524v1</w:t>
+                <w:t xml:space="preserve">hal-00784296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique d’une machine frigorifique à absorption H2O/LiBr : Application Solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,90 +8734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée et éléments de validation expérimentale d’une installation de rafraîchissement solaire par absorption en climat tropical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8859,103 +8859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling and experimental validation elements of a solar cooling system operating with a H2O/LiBr absorption chiller in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t>
@@ -9010,355 +9010,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la conductivité thermique de composites à base de fibres de Furcraea foetida et de plâtre</w:t>
+                <w:t xml:space="preserve">Perspectives et opportunités pour le développement d'un isolant biosourcé à base de fibres de choca et de plâtre recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Malherbe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678051v1</w:t>
+                <w:t xml:space="preserve">hal-04678004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et opportunités pour le développement d'un isolant biosourcé à base de fibres de choca et de plâtre recyclé</w:t>
+                <w:t xml:space="preserve">Évaluation de la conductivité thermique de composites à base de fibres de Furcraea foetida et de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678004v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l’énergie dans un bâtiment en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNR-IUT-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint pierre, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9377,394 +9377,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999791v1</w:t>
+                <w:t xml:space="preserve">hal-01739832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739832v1</w:t>
+                <w:t xml:space="preserve">hal-02999789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999789v1</w:t>
+                <w:t xml:space="preserve">hal-02999791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9782,103 +9782,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working fluid selection general method and sensitivity analysis of an Organic Rankine Cycle (ORC): application to Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9928,51 +9928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale, modélisation et optimisation d'un procédé de rafraîchissement solaire à absorption couplé au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de la Réunion, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010LARE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10168,51 +10168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>