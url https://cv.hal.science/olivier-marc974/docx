--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -351,51 +351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d’ananas en tant que matériau isolant en vrac</w:t>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
@@ -434,102 +434,93 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 23 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313621v1</w:t>
+                <w:t xml:space="preserve">hal-04303752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d’ananas en tant que matériau isolant en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
@@ -568,69 +559,78 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303752v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance assessment of Sea Water Air Conditioning (SWAC) as a solution toward net zero carbon emissions: A case study in French Polynesia</w:t>
               </w:r>
@@ -727,707 +727,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289116v1</w:t>
+                <w:t xml:space="preserve">hal-02288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289070v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289072v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M Madyira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369813v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
+                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Daniel M Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288863v1</w:t>
+                <w:t xml:space="preserve">hal-02369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,226 +1455,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razakaniaina Andriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (1149)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187728v1</w:t>
+                <w:t xml:space="preserve">hal-01153247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1715,178 +1693,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.980-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153247v1</w:t>
+                <w:t xml:space="preserve">hal-01187728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the New Sizing Tool “PISTACHE” for Solar Heating, Cooling and Domestic Hot Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Semmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,51 +1976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis to Optimize a Solar Absorption Cooling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,737 +2074,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourdoukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918162v1</w:t>
+                <w:t xml:space="preserve">hal-01836603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Anies</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.28--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918161v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Le Denn</w:t>
+                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2231--2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167211v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nowag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudéhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Denn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1st International Conference on Solar Heating and Cooling for Buildings and Industry (SHC) Jul 2012 San Francisco, 30, pp.937 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01836603v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of solar absorption cooling system in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,273 +2870,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (6), pp.774--782. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918997v1</w:t>
+                <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6), pp.774--782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3148,635 +3148,639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des fibres de Furcraea Foetida (choca) par rouissage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing SWAC (Sea Water Air Conditioning) as a resilient air conditioning technology in a global warming context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">45th AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093510v1</w:t>
+                <w:t xml:space="preserve">hal-05571809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
+                <w:t xml:space="preserve">Extraction des fibres de Furcraea Foetida (choca) par rouissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274582v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des fibres de Furcraea Foetida pour une utilisation en tant qu'isolant thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Modélisation d'un Cycle Organique de Rankine (ORC) pour l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619749v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Cycle Organique de Rankine (ORC) pour l'énergie thermique des mers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Préparation des fibres de Furcraea Foetida pour une utilisation en tant qu'isolant thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619745v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for evaluating refrigeration capacity and power consumption of air conditioning units based on heat exchanger entropic temperature definition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0781⟩</w:t>
+              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES, Oct 2023, New Delhi, India. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2023.05.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669375v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Water Air Conditioning (SWAC): A Resilient and Sustainable Cooling Solution for hot and humid climates -Energy Performance and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3805,1591 +3809,1574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Coppenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a simplified model for evaluating refrigeration capacity and power consumption of air conditioning units based on heat exchanger entropic temperature definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIF-IIR, AFF, Aug 2023, Paris Congress Center | Paris, France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301892v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoufou Mahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326935v1</w:t>
+                <w:t xml:space="preserve">hal-04301892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rudy Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR-IUT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088669v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valencienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302092v1</w:t>
+                <w:t xml:space="preserve">hal-04301687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA, May 2022, Chalons-en-Champagne, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">CNRIUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03988262v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, May 2022, Chalons-en-Champagne, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301687v1</w:t>
+                <w:t xml:space="preserve">cea-03988262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Billard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Daniel Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301602v1</w:t>
+                <w:t xml:space="preserve">hal-04301646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Madyira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+                <w:t xml:space="preserve">Guillaume Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Belfort, France. </w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMTO, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301646v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de copeaux de bois et de bagasse : simulation numérique et comparaison expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Détermination expérimentale des indicateurs de performance des systèmes de climatisation individuels en environnements contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dedriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-018⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270974v1</w:t>
+                <w:t xml:space="preserve">hal-03270962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des indicateurs de performance des systèmes de climatisation individuels en environnements contrôlés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Séchage de copeaux de bois et de bagasse : simulation numérique et comparaison expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270962v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
+              <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271003v1</w:t>
+                <w:t xml:space="preserve">hal-02999769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2018</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999769v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la modélisation de l'évaporation de l'eau des piscines et comparaison expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,472 +5395,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999786v1</w:t>
+                <w:t xml:space="preserve">hal-01649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649927v1</w:t>
+                <w:t xml:space="preserve">hal-02999778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999778v1</w:t>
+                <w:t xml:space="preserve">hal-02999786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un modèle destiné à la comparaison des fluides de travail utilisés dans les cycles ORC applicables à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès français de thermique Thermique mer et océans </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5898,103 +5885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et expérimentation d'échangeurs d'un cycle de Rankine pour l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,1041 +6000,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467208v1</w:t>
+                <w:t xml:space="preserve">hal-01294918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E T Akinlabi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739793v1</w:t>
+                <w:t xml:space="preserve">hal-01739817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650144v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739817v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649920v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E T Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644368v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467204v1</w:t>
+                <w:t xml:space="preserve">hal-01644368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294918v1</w:t>
+                <w:t xml:space="preserve">hal-01467204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a thermal storage system incorporated into a solar cooling installation in an office building.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,51 +7115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Denn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boudéhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,325 +7333,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167409v1</w:t>
+                <w:t xml:space="preserve">hal-01169235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169235v1</w:t>
+                <w:t xml:space="preserve">hal-01167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a solar cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaize Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7728,64 +7715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for performance diagnostic for small air conditioning systems using dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,411 +7821,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The challenge of believability in video games: Definitions, agents models and imitation learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">2nd Asian Conference on Simulation and AI in Computer Games (GAMEON-ASIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167406v1</w:t>
+                <w:t xml:space="preserve">hal-00785308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Tools for Solar Cooling Systems - Comparison for a Virtual Chilled Water System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dalibard</w:t>
+                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kohlenbach</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosun 2010 - International Conference on Solar Heating, Cooling and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918991v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of believability in video games: Definitions, agents models and imitation learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Tools for Solar Cooling Systems - Comparison for a Virtual Chilled Water System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tencé</w:t>
+                <w:t xml:space="preserve">A. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Buche</w:t>
+                <w:t xml:space="preserve">P. Kohlenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Gurruchaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asian Conference on Simulation and AI in Computer Games (GAMEON-ASIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, France. pp.38-45</w:t>
+              <w:t xml:space="preserve">Eurosun 2010 - International Conference on Solar Heating, Cooling and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785308v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, analysis and improvements of a solar cooling absorption system under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,394 +8283,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550707v1</w:t>
+                <w:t xml:space="preserve">hal-00784296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
+              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514524v1</w:t>
+                <w:t xml:space="preserve">hal-00550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784296v1</w:t>
+                <w:t xml:space="preserve">hal-00514524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique d’une machine frigorifique à absorption H2O/LiBr : Application Solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,90 +8721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée et éléments de validation expérimentale d’une installation de rafraîchissement solaire par absorption en climat tropical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8859,103 +8846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling and experimental validation elements of a solar cooling system operating with a H2O/LiBr absorption chiller in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t>
@@ -8976,935 +8963,814 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et opportunités pour le développement d'un isolant biosourcé à base de fibres de choca et de plâtre recyclé</w:t>
+                <w:t xml:space="preserve">Évaluation de la conductivité thermique de composites à base de fibres de Furcraea foetida et de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678004v1</w:t>
+                <w:t xml:space="preserve">hal-04678051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la conductivité thermique de composites à base de fibres de Furcraea foetida et de plâtre</w:t>
+                <w:t xml:space="preserve">Perspectives et opportunités pour le développement d'un isolant biosourcé à base de fibres de choca et de plâtre recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Malherbe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678051v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l’énergie dans un bâtiment en zone tropicale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR-IUT-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091754v1</w:t>
+                <w:t xml:space="preserve">hal-02999791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739832v1</w:t>
+                <w:t xml:space="preserve">hal-02999789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
+              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999789v1</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-02999791v1</w:t>
+                <w:t xml:space="preserve">hal-01739832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working fluid selection general method and sensitivity analysis of an Organic Rankine Cycle (ORC): application to Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9914,114 +9780,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale, modélisation et optimisation d'un procédé de rafraîchissement solaire à absorption couplé au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de la Réunion, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010LARE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00867005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10168,51 +10034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>