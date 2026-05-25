--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -351,51 +351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d’ananas en tant que matériau isolant en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
@@ -434,93 +434,102 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303752v1</w:t>
+                <w:t xml:space="preserve">hal-04313621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d’ananas en tant que matériau isolant en vrac</w:t>
+                <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
@@ -559,78 +568,69 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 23 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04313621v1</w:t>
+                <w:t xml:space="preserve">hal-04303752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance assessment of Sea Water Air Conditioning (SWAC) as a solution toward net zero carbon emissions: A case study in French Polynesia</w:t>
               </w:r>
@@ -727,707 +727,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
+                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288863v1</w:t>
+                <w:t xml:space="preserve">hal-02289116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and dynamic simulation of solar heat integration into a manufacturing process in Réunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.118-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289116v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimentation of heat exchangers for Ocean Thermal Energy Conversion during transient operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.298-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289070v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of an outdoor swimming pool under dynamic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Bernhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Daniel M Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.124-129. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289072v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and Mass Transfer Local Modelling Applied to Biomass Briquette Drying</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Guillou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35, pp.149-154. </w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369813v1</w:t>
+                <w:t xml:space="preserve">hal-02288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,1736 +1455,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.980-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153247v1</w:t>
+                <w:t xml:space="preserve">hal-01187728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Sinama</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur une installation de froid solaire : expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Razakaniaina Andriamamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (1149)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188062v1</w:t>
+                <w:t xml:space="preserve">hal-01153247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and experimental validation elements of a 30 kW LiBr/H2O single effect absorption chiller for solar application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis and optimization of a 10 MW OTEC Rankine cycle in Reunion Island with the equivalent Gibbs system method and generic optimization program GenOpt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90 (C), pp.980-993. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.07.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187728v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the New Sizing Tool “PISTACHE” for Solar Heating, Cooling and Domestic Hot Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Semmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Denn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boudéhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2nd International Conference on Solar Heating and Cooling for Buildings and Industry (SHC) Sept 2013 Freiburg, 48, pp.997-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.02.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis to Optimize a Solar Absorption Cooling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Tiana Rakotondramiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.28--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836603v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making tool to design solar cooling system coupled with building under tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frantz Sinama</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.03.016⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2231--2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918162v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing performance and controlling operating conditions of a solar driven absorption chiller using simplified numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Nowag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudéhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Denn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.04.013⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1st International Conference on Solar Heating and Cooling for Buildings and Industry (SHC) Jul 2012 San Francisco, 30, pp.937 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918161v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of performance indicators for solar cooling, heating and domestic hot water systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Nowag</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Paul Bourdoukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1st International Conference on Solar Heating and Cooling for Buildings and Industry (SHC) Jul 2012 San Francisco, 30, pp.937 - 946. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167211v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of solar absorption cooling system in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (3), pp.831--839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6), pp.774--782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692335v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a solar cooling absorption system operating without any backup system under tropical climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental validation of the solar loop for absorption solar cooling system using double glazed collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2-3), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00918997v1</w:t>
+                <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SWAC (Sea Water Air Conditioning) as a resilient air conditioning technology in a global warming context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3226,561 +3238,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th AIVC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des fibres de Furcraea Foetida (choca) par rouissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Cycle Organique de Rankine (ORC) pour l'énergie thermique des mers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISES, Oct 2023, New Delhi, India. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2023.05.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619745v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des fibres de Furcraea Foetida pour une utilisation en tant qu'isolant thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Modélisation d'un Cycle Organique de Rankine (ORC) pour l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619749v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préparation des fibres de Furcraea Foetida pour une utilisation en tant qu'isolant thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar World Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274582v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Water Air Conditioning (SWAC): A Resilient and Sustainable Cooling Solution for hot and humid climates -Energy Performance and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3809,177 +3821,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Coppenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simplified model for evaluating refrigeration capacity and power consumption of air conditioning units based on heat exchanger entropic temperature definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IIR International Congress of Refrigeration (ICR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIF-IIR, AFF, Aug 2023, Paris Congress Center | Paris, France, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et performances thermiques des fibres de Furcraea Foetida et de broyat d'ananas en tant que matériau isolant en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4001,3040 +4013,3040 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufou Mahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
+                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNRIUT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04301687v1</w:t>
+                <w:t xml:space="preserve">hal-04302092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation d'un démonstrateur SWAC : Retour d'expériences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
+                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, May 2022, Chalons-en-Champagne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302092v1</w:t>
+                <w:t xml:space="preserve">cea-03988262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des modèles de confort : application aux bâtiments en rafraîchissement mixte en climat tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale du potentiel de la climatisation par eau de mer (SWAC) en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanhan Sanjivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valencienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03988262v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMTO, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301646v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des performances de climatiseurs individuels en climat tropical</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Transferts couplés de masse et de chaleur en milieu poreux. Application au séchage de la bagasse de canne à sucre par comparaison numérique et expérimentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Thermique, Belfort, France, Juin 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-042⟩</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301602v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des indicateurs de performance des systèmes de climatisation individuels en environnements contrôlés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Séchage de copeaux de bois et de bagasse : simulation numérique et comparaison expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270962v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de copeaux de bois et de bagasse : simulation numérique et comparaison expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Détermination expérimentale des indicateurs de performance des systèmes de climatisation individuels en environnements contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dedriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-018⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270974v1</w:t>
+                <w:t xml:space="preserve">hal-03270962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement transitoire d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique de l’intégration de chaleur solaire à un procédé industriel réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la modélisation de l'évaporation de l'eau des piscines et comparaison expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649927v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité d'un ORC (Organic Rankine Cycle) appliqué à la production d'électricité à partir de l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999778v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A presentation of the ocean thermal energy conversion prototype in La Reunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of an Organic Rankine Cycle applied to electricity production by the mean of Ocean Thermal Energy Conversion (OTEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999786v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un modèle destiné à la comparaison des fluides de travail utilisés dans les cycles ORC applicables à l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès français de thermique Thermique mer et océans </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et expérimentation d'échangeurs d'un cycle de Rankine pour l'énergie thermique des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Inter-universitaire Franco-Québecois (CIFQ) sur la thématique "Thermique des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294918v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Madyira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E T Akinlabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739817v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation de l’intégration d’un système de stockage latent à une installation de rafraichissement solaire couplée à un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649920v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d'un prototype ETM à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650144v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d'une installation de production d'électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de thermique (SFT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467208v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of experimental data and two clear sky models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Competitive Manufacturing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Stellenbosh, South Africa</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739793v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix du fluide de travail sur les performances d'un cycle organique de Rankine appliqué à l'énergie thermique des mers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016: Thermique et Multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644368v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et simulation des échangeurs d’une installation de production d’électricité par énergie thermique des mers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Garde</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467204v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a thermal storage system incorporated into a solar cooling installation in an office building.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,605 +7065,605 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to guarantee the performance of solar cooling and heating systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gavan</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosun 2014 - International Conference on Solar Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-les-Bains (France), France</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167396v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SMART Project: Multi-Agent Scheduling Simulation of Real-time Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A method to guarantee the performance of solar cooling and heating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Denn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudéhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudel</w:t>
+                <w:t xml:space="preserve">Mihai Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eurosun 2014 - International Conference on Solar Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-les-Bains (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983724v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et validation expérimentale d'un cycle ETM par la méthode des Systèmes Equivalents de Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique - SFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Talence, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1992.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique, simulation et éléments de validation expérimentale d’une machine à absorption, utilisée dans une installation de rafraîchissement solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a solar cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaize Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7666,1320 +7678,1320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for performance diagnostic for small air conditioning systems using dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Building Simulation 2011: 12th -Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of believability in video games: Definitions, agents models and imitation learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tencé</w:t>
+                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Buche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+                <w:t xml:space="preserve">Guillaume Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asian Conference on Simulation and AI in Computer Games (GAMEON-ASIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, France. pp.38-45</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785308v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et éléments de validation expérimentale d'une installation de rafraîchissement solaire couplée au bâtiment sous l’environnement EnergyPlus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Simulation Tools for Solar Cooling Systems - Comparison for a Virtual Chilled Water System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kohlenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gurruchaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">Eurosun 2010 - International Conference on Solar Heating, Cooling and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167406v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Tools for Solar Cooling Systems - Comparison for a Virtual Chilled Water System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge of believability in video games: Definitions, agents models and imitation learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kohlenbach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fabien Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosun 2010 - International Conference on Solar Heating, Cooling and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2nd Asian Conference on Simulation and AI in Computer Games (GAMEON-ASIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918991v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, analysis and improvements of a solar cooling absorption system under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Denn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clima 2010 - REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784296v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Representation of a Believable Virtual Character's Environment with an Imitation Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ARABIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Egypt. pp.141-145</w:t>
+              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550707v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Believability in Video Games: Definitions, Agents Models and Imitation Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Learning a representation of a believable virtual character's environment with an imitation algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMEON-ASIA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France. pp.38-45</w:t>
+              <w:t xml:space="preserve">First annual Pan-Arabic International Conference on Intelligent Games and Simulation (GAMEON-ARABIA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Egypt. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514524v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dynamique d’une machine frigorifique à absorption H2O/LiBr : Application Solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée et éléments de validation expérimentale d’une installation de rafraîchissement solaire par absorption en climat tropical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling and experimental validation elements of a solar cooling system operating with a H2O/LiBr absorption chiller in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8989,788 +9001,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la conductivité thermique de composites à base de fibres de Furcraea foetida et de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et opportunités pour le développement d'un isolant biosourcé à base de fibres de choca et de plâtre recyclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bascaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Adelard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Adelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Akinlabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
+              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999791v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Characteristics of the Ocean Thermal Energy Conversion Onshore Prototype in La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation et expérimentation d'un séchoir solaire appliqué à la dessiccation de biomasse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and performances of an Ocean Thermal Energy Conversion prototype in a tropical French overseas island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Pierre, La Réunion. 2018</w:t>
+              <w:t xml:space="preserve">OTEC Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739832v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working fluid selection general method and sensitivity analysis of an Organic Rankine Cycle (ORC): application to Ocean Thermal Energy Conversion (OTEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9780,114 +9792,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale, modélisation et optimisation d'un procédé de rafraîchissement solaire à absorption couplé au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de la Réunion, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010LARE0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00867005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10034,51 +10046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05509827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanhan Sanjivy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Raybaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jamelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bascaules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufou Mahaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.11.201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dijoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02289072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bernhard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quilichini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Akinlabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Madyira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.07.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razakaniaina Andriamamonjy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Journoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBLNZF0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.03.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60MXWL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.04.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W60XVRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nowag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.09.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6BJH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GLMVK2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0781" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03988262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301602v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Billard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picgirard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoarau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madyira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dedriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clauzade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Madyira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Akinlabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01294918v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fotsing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1992.3049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Letexier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaize Letexier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Danet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bongs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalibard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohlenbach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gurruchaga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tenc&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Denn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Malherbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678004v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00867005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>