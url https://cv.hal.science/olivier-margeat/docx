--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -311,9662 +311,9796 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+                <w:t xml:space="preserve">High-Efficiency Thick-Film Organic Cells for Indoor Photovoltaics Printed in Air from Non-Halogenated Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kramdi</w:t>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Desbief</w:t>
+                <w:t xml:space="preserve">Hasan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (7), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en19071773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500392v1</w:t>
+                <w:t xml:space="preserve">hal-05582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t>
+                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
+                <w:t xml:space="preserve">A Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bidotti</w:t>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766943v2</w:t>
+                <w:t xml:space="preserve">hal-05500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Spin Dynamics of Single and Paired Methyl Radicals at the ZnO Nanoparticle Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+                <w:t xml:space="preserve">D. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Luco</w:t>
+                <w:t xml:space="preserve">Z. Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Salas</w:t>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván González</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (21), pp.9778 - 9785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460749v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Khodr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228654v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Spin Dynamics of Single and Paired Methyl Radicals at the ZnO Nanoparticle Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">Hugo Bidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marin</w:t>
+                <w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jradi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 129 (21), pp.9778 - 9785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01638⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235312v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Luco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">Felipe Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+                <w:t xml:space="preserve">Iván González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308278v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad L. Fajri</w:t>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kossowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637861v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between materials and band‐selective detection in organic photodetectors based on bulk heterojunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quiroz Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Eynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Quéléver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55481⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519242v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+                <w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+                <w:t xml:space="preserve">Muhammad L. Fajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Nicolas Kossowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grosso</w:t>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588114v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Polymer Solar Cells: Impact of Non-Fullerene Acceptors on Optical and Morphological Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Correlation between materials and band‐selective detection in organic photodetectors based on bulk heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13091752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567417v1</w:t>
+                <w:t xml:space="preserve">hal-04519242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481406v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Kervella</w:t>
+                <w:t xml:space="preserve">Ternary Polymer Solar Cells: Impact of Non-Fullerene Acceptors on Optical and Morphological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Andrés Castán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (9), pp.1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13091752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979214v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marin</w:t>
+                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">José Maria Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ziarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ferrer</w:t>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.8161-8169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115234v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Capitaine</w:t>
+                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Eynaud</w:t>
+                <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Yoshimoto</w:t>
+                <w:t xml:space="preserve">F. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (18), pp.184704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150967v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole transport layers in organic solar cells: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+                <w:t xml:space="preserve">R. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Yoshimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metals, Materials and Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55713/jmmm.v32i4.1549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913913v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ultraviolet stability of fullerene-based organic solar cells through light-induced enlargement and crystallization of fullerene domains</w:t>
+                <w:t xml:space="preserve">Hole transport layers in organic solar cells: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barulina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anass Khodr</w:t>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metals, Materials and Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55713/jmmm.v32i4.1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763241v1</w:t>
+                <w:t xml:space="preserve">hal-03913913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly emissive layers based on organic/inorganic nanohybrids using Aggregation Induced Emission effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved ultraviolet stability of fullerene-based organic solar cells through light-induced enlargement and crystallization of fullerene domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Phelipot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Denis</w:t>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100876⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 757, pp.139394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341916v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanohybrids as a tool to control the dispersion of organic emitters in solution-processed electroluminescent layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Highly emissive layers based on organic/inorganic nanohybrids using Aggregation Induced Emission effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Phelipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dombray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payal Manzhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+                <w:t xml:space="preserve">Mathieu Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ05016A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.2100876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840466v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fullerene Acceptors with an Extended Pi-Conjugated Core: Third Components in Ternary Blends for High-Efficiency, Post Treatment-Free, Organic Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+                <w:t xml:space="preserve">Nanohybrids as a tool to control the dispersion of organic emitters in solution-processed electroluminescent layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payal Manzhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bardagot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydia Cabau</w:t>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202101005⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (47), pp.22574-22580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ05016A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03440836v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elena Barulina</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Fahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162873v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mats Fahlman</w:t>
+                <w:t xml:space="preserve">Non-Fullerene Acceptors with an Extended Pi-Conjugated Core: Third Components in Ternary Blends for High-Efficiency, Post Treatment-Free, Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (17), pp.3502-3510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202101005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979018v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03440836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct correlation of nanoscale morphology and device performance to study photocurrent generation in donor enriched phases of polymer solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chieh Luo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+                <w:t xml:space="preserve">Daniel Esteoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c05884⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775480v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-standing Optically-excited Magnetic States in ZnO Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Savoyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sebastiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.202000176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust transparent conducting electrode based on silver nanowire coating on polyelectrolytes multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct correlation of nanoscale morphology and device performance to study photocurrent generation in donor enriched phases of polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieh Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jedsada Chavalitkul</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138272⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c05884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933272v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust transparent conducting electrode based on silver nanowire coating on polyelectrolytes multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedsada Chavalitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Reynaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan T Dubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 711, pp.138272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895836v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing morphological principles for efficient photocurrent generation in organic non-fullerene acceptor blends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Kammerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Uli Würfel</w:t>
+                <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ee03535d⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495484v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new antimony-based organic-inorganic hybrid material as electron extraction layer for efficient and stable polymer solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Visualizing morphological principles for efficient photocurrent generation in organic non-fullerene acceptor blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassira Chniba Boudjada</w:t>
+                <w:t xml:space="preserve">Uli Würfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (47), pp.44820-44828. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b12409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ee03535d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361212v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t>
+                <w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.310-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986953v1</w:t>
+                <w:t xml:space="preserve">hal-02060771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">A new antimony-based organic-inorganic hybrid material as electron extraction layer for efficient and stable polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rollo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bernardini</w:t>
+                <w:t xml:space="preserve">Nassira Chniba Boudjada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (47), pp.44820-44828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321699v1</w:t>
+                <w:t xml:space="preserve">hal-02361212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Duche</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084930v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Fiorido</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Ackermann</w:t>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060771v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément A Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135960v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of Hybrid organic-inorganic electron extraction layers for polymer solar cells towards improved processing robustness and air stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+                <w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément A Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Kilinc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xianjie Liu</w:t>
+                <w:t xml:space="preserve">Laurent Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17309-17317. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b16297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775234v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+                <w:t xml:space="preserve">Fabrication and Characterization of Hybrid organic-inorganic electron extraction layers for polymer solar cells towards improved processing robustness and air stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+                <w:t xml:space="preserve">Volkan Kilinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17309-17317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b16297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844844v1</w:t>
+                <w:t xml:space="preserve">hal-01775234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Secondary Electron Spectroscopic Images Using Ultra-Low Energies Reveal Nanoscale Surface Morphology of Functional Organic Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.628-629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949493v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Secondary Electron Spectroscopic Images Using Ultra-Low Energies Reveal Nanoscale Surface Morphology of Functional Organic Blends</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassirou Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Schindler</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (13), pp.983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2130983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001217v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jincheng Liu</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951205v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Interfacial Layers and Blend Composition To Reduce Thermal Degradation of Polymer Solar Cells at High Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+                <w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassirou Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pfannmöller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+                <w:t xml:space="preserve">Jincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b17021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2130946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775245v1</w:t>
+                <w:t xml:space="preserve">hal-01951205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2′,3′-d]pyrrole-based A–D–A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Duché</w:t>
+                <w:t xml:space="preserve">Interplay of Interfacial Layers and Blend Composition To Reduce Thermal Degradation of Polymer Solar Cells at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.3874 - 3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b17021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788908v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3 &amp; 4), pp.206-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694453v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berginc</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694199v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2 `,3 `-d] pyrrole-based A-D-A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Ternary organic solar cells with enhanced open circuit voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pfannmoller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+                <w:t xml:space="preserve">Xiangyi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694487v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of branched alkyl side chains in A-D-A oligothiophenes on the photovoltaic performance and morphology of solution-processed bulk-heterojunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Reduction of Charge-Carrier Recombination at ZnO–Polymer Blend Interfaces in PTB7-Based Bulk Heterojunction Solar Cells Using Regular Device Structure: Impact of ZnO Nanoparticle Size and Surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Pfannmoeller</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Duche</w:t>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7qo00222j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (20), pp.17256 - 17264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694224v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High-Temperature Stability of PTB7-Based Bulk Heterojunction Solar Cells: Impact of Fullerene Size and Solvent Additive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2′,3′-d]pyrrole-based A–D–A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamed Heidari</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201601486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.1005 - 1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720779v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788931v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788938v1</w:t>
+                <w:t xml:space="preserve">hal-01694199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Duche</w:t>
+                <w:t xml:space="preserve">The influence of branched alkyl side chains in A-D-A oligothiophenes on the photovoltaic performance and morphology of solution-processed bulk-heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Palanchoke</w:t>
+                <w:t xml:space="preserve">Martin Pfannmoeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-X. Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Patrone</w:t>
+                <w:t xml:space="preserve">Sara Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechConnect Briefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7qo00222j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825527v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type semiconductor surfactant modified zinc oxide nanorods for hybrid bulk heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2 `,3 `-d] pyrrole-based A-D-A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Fall</w:t>
+                <w:t xml:space="preserve">Martin Pfannmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.1005-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720816v1</w:t>
+                <w:t xml:space="preserve">hal-01694487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Toward High-Temperature Stability of PTB7-Based Bulk Heterojunction Solar Cells: Impact of Fullerene Size and Solvent Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ilenia Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201601486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705661v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent O Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788960v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary organic solar cells with enhanced open circuit voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiangyi Meng</w:t>
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.04.060⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278452v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Charge-Carrier Recombination at ZnO–Polymer Blend Interfaces in PTB7-Based Bulk Heterojunction Solar Cells Using Regular Device Structure: Impact of ZnO Nanoparticle Size and Surfactant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xianjie Liu</w:t>
+                <w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Palanchoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TechConnect Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720661v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell Pd-Pt nanocubes for the CO oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-type semiconductor surfactant modified zinc oxide nanorods for hybrid bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid de Clercq</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.608 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453098v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Hydrogen Evolution from Saline Water Reduction at Neutral pH using Organic Photocathodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Dhkil</w:t>
+                <w:t xml:space="preserve">Square-Centimeter-Sized High-Efficiency Polymer Solar Cells: How the Processing Atmosphere and Film Quality Influence Performance at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600961⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (13), pp.1600290 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201600290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surfactants covering ZnO nanoparticles on solution-processed field-effect transistors: From dispersion state to solid state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">Effect of ZnO nanoparticles on the photochemical and electronic stability of P3HT used in polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean. -Luc. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453101v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Free Synthesis of Aluminum-Doped Zinc Oxide Nanocrystals and their Use as Optical Spacers in Color-Tuned Highly Efficient Organic Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Duche</w:t>
+                <w:t xml:space="preserve">Direct Hydrogen Evolution from Saline Water Reduction at Neutral pH using Organic Photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Blas-Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">Sadok Ben Dhkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.243-253. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (21), pp.3062-3066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201502929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435131v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ultraviolet Stability of Air-Processed Polymer Solar Cells by Al Doping of the ZnO Interlayer</w:t>
+                <w:t xml:space="preserve">Core-shell Pd-Pt nanocubes for the CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Prosa</w:t>
+                <w:t xml:space="preserve">Astrid de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Tessarolo</w:t>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Bolognesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">Claude R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desta Gedefaw</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.1635-1643. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 336, pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b08255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453099v1</w:t>
+                <w:t xml:space="preserve">hal-01453098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight about electrical properties of low-temperature solution-processed Al-doped ZnO nanoparticle based layers for TFT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of surfactants covering ZnO nanoparticles on solution-processed field-effect transistors: From dispersion state to solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 500, pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453106v1</w:t>
+                <w:t xml:space="preserve">hal-01453101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square-Centimeter-Sized High-Efficiency Polymer Solar Cells: How the Processing Atmosphere and Film Quality Influence Performance at Large Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Ligand-Free Synthesis of Aluminum-Doped Zinc Oxide Nanocrystals and their Use as Optical Spacers in Color-Tuned Highly Efficient Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
+                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (13), pp.1600290 </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201600290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201502929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453105v1</w:t>
+                <w:t xml:space="preserve">hal-01435131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ZnO nanoparticles on the photochemical and electronic stability of P3HT used in polymer solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Insight about electrical properties of low-temperature solution-processed Al-doped ZnO nanoparticle based layers for TFT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.04.052⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436751v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Pt-Pd Nanoparticles Studied In Situ by HRTEM in a Liquid Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Ultraviolet Stability of Air-Processed Polymer Solar Cells by Al Doping of the ZnO Interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Prosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tessarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Clercq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+                <w:t xml:space="preserve">Desta Gedefaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.1635-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b08255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067977v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical performance and color investigations of hybrid solar cells based on P3HT:ZnO, PCPDTBT:ZnO, PTB7:ZnO and DTS(PTTh2)(2):ZnO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Duche</w:t>
+                <w:t xml:space="preserve">Growth of Pt-Pd Nanoparticles Studied In Situ by HRTEM in a Liquid Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bencheikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gaceur</w:t>
+                <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berton</w:t>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (SI), pp.197-204</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (12), pp.2126-2130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067975v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solution-processed ambipolar hybrid thin-film transistors based on ZnO nanoparticles and P3HT polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical performance and color investigations of hybrid solar cells based on P3HT:ZnO, PCPDTBT:ZnO, PTB7:ZnO and DTS(PTTh2)(2):ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Diallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">F. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.144</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (SI), pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843739v1</w:t>
+                <w:t xml:space="preserve">hal-01067975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A star-shaped molecule as hole transporting material in solution-processed thin-film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Metri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sallenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184, pp.35-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand effects on the air stability of coppernanoparticles obtained from organometallic synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barrière</w:t>
+                <w:t xml:space="preserve">Towards solution-processed ambipolar hybrid thin-film transistors based on ZnO nanoparticles and P3HT polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Piettre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908974v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of zinc oxide nanorods with diarylethene-based photochromic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand effects on the air stability of coppernanoparticles obtained from organometallic synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Remy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">Cédric-Olivier Turrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.2279-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM14963J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581231v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper nanoparticles and organometallic chemical liquid deposition (OMCLD) for substrate metallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barrière</w:t>
+                <w:t xml:space="preserve">Functionalization of zinc oxide nanorods with diarylethene-based photochromic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Alcaraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Quoirin</w:t>
+                <w:t xml:space="preserve">G. Poize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.266-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01567660v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic characterization of iron nanocubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Trunova</w:t>
+                <w:t xml:space="preserve">T. Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Meckenstock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104, pp.093904</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386943v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic characterization of iron nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Trunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">R. Meckenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lachaize</w:t>
+                <w:t xml:space="preserve">I. Barsukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Falqui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">C. Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 104, pp.093904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism and structure of chemically disordered FePt-3 nanocubes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copper nanoparticles and organometallic chemical liquid deposition (OMCLD) for substrate metallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Quoirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (26), pp.3084-3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b804460k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386938v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetism and structure of chemically disordered FePt-3 nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.134410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NiFe nanoparticles: a soft magnetic material?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9976,1527 +10110,1527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent pour Applications en Agrivoltaïsme, Cellules et Mini-modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GDR OERA " Stabilité et Scale-up"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR OERA, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553141v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabau</w:t>
+                <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kervella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553176v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabau</w:t>
+                <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788952v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of organic-mettalic rectenna solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gourgon</w:t>
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825554v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+                <w:t xml:space="preserve">Design and realisation of organic-mettalic rectenna solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A.Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXXI confrence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631576v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors XXXI confrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783054v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diodes for Optical Rectennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ujwol Palanchoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian-Xuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical behavior of silver nanoparticles embedded in polymer thin film layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in situ de la croissance de nanoalliages en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11506,654 +11640,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147368v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
+                <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxue He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350538v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque Organique Semi-transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoxue He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024 (JNPV 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of ITIC derivatives acceptors and the correlation with stability in organic solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPV 2019 (Hybrid and Organic Photovoltaics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed stability study of non-fullerene acceptors and their use in high efficiency polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12163,144 +12297,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent hybrid nanomaterials with aggregation induced emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2910618 (A1) /WO2015124802 (A1). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12368,51 +12502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF24A973"/>
+    <w:nsid w:val="B8CF4BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12516,51 +12650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74EB5BF4"/>
+    <w:nsid w:val="4C7D54E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12664,51 +12798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62C51EA6"/>
+    <w:nsid w:val="B45150D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12901,51 +13035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-margeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09629177X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6782-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jradi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03913913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55713/jmmm.v32i4.1549" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139394" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Phelipot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Duffy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100876" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03840466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Manzhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05016A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auma&#238;tre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cabau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202101005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh Luo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05884" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sebastiao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000176" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedsada Chavalitkul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Dubas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kammerer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli W&#252;rfel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03535d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chniba Boudjada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16297" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannm&#246;ller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schr&#246;der" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b17021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta08175d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoeller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bals" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00222j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilenia Saba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Heidari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601486" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaceur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dachraoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.01.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02278452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanfei Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Meng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.04.060" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Didane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01361" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Haro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Solis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blas-Ferrando" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dhkil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600961" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453101v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.036" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201502929" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453099v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Prosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tessarolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bolognesi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desta Gedefaw" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08255" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMW0B139-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600290" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SMPHWQX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436751v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean. -Luc. Gardette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hannani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.04.052" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencheikh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843739v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975043v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.09.029" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRQVMKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908974v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barri&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Latour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14963J" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804460k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3461D819F37A7C24F42BC9E08A1E7EE76A62835A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386943v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trunova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barsukov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386938v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825554v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A.Reynaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435130v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Terracciano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237734" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434943v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237729" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108412v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-margeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09629177X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6782-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03913913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55713/jmmm.v32i4.1549" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Phelipot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Duffy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100876" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03840466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Manzhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05016A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auma&#238;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cabau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202101005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sebastiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05884" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedsada Chavalitkul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Dubas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kammerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli W&#252;rfel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03535d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chniba Boudjada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12409" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schindler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannm&#246;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schr&#246;der" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b17021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02278452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanfei Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Meng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.04.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Didane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01361" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ata" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta08175d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoeller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bals" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00222j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilenia Saba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Heidari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601486" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaceur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dachraoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600290" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SMPHWQX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean. -Luc. Gardette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hannani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.04.052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Haro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Solis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blas-Ferrando" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dhkil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600961" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.036" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201502929" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMW0B139-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Prosa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tessarolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bolognesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desta Gedefaw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08255" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencheikh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975043v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.09.029" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRQVMKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barri&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Latour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14963J" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581231v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trunova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barsukov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567660v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804460k" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3461D819F37A7C24F42BC9E08A1E7EE76A62835A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825554v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A.Reynaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435130v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Terracciano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237734" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434943v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237729" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108412v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>