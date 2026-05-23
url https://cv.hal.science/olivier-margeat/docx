--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -311,51 +311,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -479,11158 +479,11421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+                <w:t xml:space="preserve">Impact of Co‐Solvents and Additives on the Indoor Stability of Green Solvent‐Processed Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kramdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Desbief</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (10), pp.e70373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.70373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500392v1</w:t>
+                <w:t xml:space="preserve">hal-05627057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Spin Dynamics of Single and Paired Methyl Radicals at the ZnO Nanoparticle Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01638⟩</w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235312v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Spin Dynamics of Single and Paired Methyl Radicals at the ZnO Nanoparticle Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (21), pp.9778 - 9785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c01638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308278v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766943v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Luco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Khodr</w:t>
+                <w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donia Fredj</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228654v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481406v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quiroz Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637861v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between materials and band‐selective detection in organic photodetectors based on bulk heterojunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
+                <w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad L. Fajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kossowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55481⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519242v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">Correlation between materials and band‐selective detection in organic photodetectors based on bulk heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588114v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary Polymer Solar Cells: Impact of Non-Fullerene Acceptors on Optical and Morphological Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Quéléver</w:t>
+                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13091752⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567417v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ternary Polymer Solar Cells: Impact of Non-Fullerene Acceptors on Optical and Morphological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quéléver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (9), pp.1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13091752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979214v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic functionalization of ZnO nanoparticles surfaces via optically generated methyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (18), pp.184704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.8161-8169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096788v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Eynaud</w:t>
+                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
+                <w:t xml:space="preserve">T. Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Koganezawa</w:t>
+                <w:t xml:space="preserve">R. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole transport layers in organic solar cells: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metals, Materials and Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55713/jmmm.v32i4.1549⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913913v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ultraviolet stability of fullerene-based organic solar cells through light-induced enlargement and crystallization of fullerene domains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hole transport layers in organic solar cells: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metals, Materials and Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55713/jmmm.v32i4.1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763241v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly emissive layers based on organic/inorganic nanohybrids using Aggregation Induced Emission effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Denis</w:t>
+                <w:t xml:space="preserve">Improved ultraviolet stability of fullerene-based organic solar cells through light-induced enlargement and crystallization of fullerene domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100876⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 757, pp.139394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341916v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanohybrids as a tool to control the dispersion of organic emitters in solution-processed electroluminescent layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Highly emissive layers based on organic/inorganic nanohybrids using Aggregation Induced Emission effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Phelipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ledos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dombray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ05016A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.2100876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840466v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mats Fahlman</w:t>
+                <w:t xml:space="preserve">Nanohybrids as a tool to control the dispersion of organic emitters in solution-processed electroluminescent layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payal Manzhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ledos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (47), pp.22574-22580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ05016A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979018v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Fullerene Acceptors with an Extended Pi-Conjugated Core: Third Components in Ternary Blends for High-Efficiency, Post Treatment-Free, Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bardagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Kervella</w:t>
+                <w:t xml:space="preserve">Cyril Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (17), pp.3502-3510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.202101005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03440836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Köntges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pourcin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Esteoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2000086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-standing Optically-excited Magnetic States in ZnO Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sebastiao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mats Fahlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778204v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct correlation of nanoscale morphology and device performance to study photocurrent generation in donor enriched phases of polymer solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+                <w:t xml:space="preserve">Robust transparent conducting electrode based on silver nanowire coating on polyelectrolytes multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedsada Chavalitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chieh Luo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan T Dubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c05884⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 711, pp.138272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775480v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust transparent conducting electrode based on silver nanowire coating on polyelectrolytes multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jedsada Chavalitkul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+                <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan T Dubas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138272⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933272v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Reynaud</w:t>
+                <w:t xml:space="preserve">Direct correlation of nanoscale morphology and device performance to study photocurrent generation in donor enriched phases of polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duché</w:t>
+                <w:t xml:space="preserve">Chieh Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">David Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c05884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895836v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing morphological principles for efficient photocurrent generation in organic non-fullerene acceptor blends</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-standing Optically-excited Magnetic States in ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sebastiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ee03535d⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202000176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495484v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ackermann</w:t>
+                <w:t xml:space="preserve">Visualizing morphological principles for efficient photocurrent generation in organic non-fullerene acceptor blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Würfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ee03535d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060771v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new antimony-based organic-inorganic hybrid material as electron extraction layer for efficient and stable polymer solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xianjie Liu</w:t>
+                <w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassira Chniba Boudjada</w:t>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.310-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361212v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+                <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+                <w:t xml:space="preserve">S. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986953v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Savoyant</w:t>
+                <w:t xml:space="preserve">A new antimony-based organic-inorganic hybrid material as electron extraction layer for efficient and stable polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rollo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bernardini</w:t>
+                <w:t xml:space="preserve">Nassira Chniba Boudjada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (47), pp.44820-44828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b12409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321699v1</w:t>
+                <w:t xml:space="preserve">hal-02361212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Duche</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084930v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément A Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135960v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and Characterization of Hybrid organic-inorganic electron extraction layers for polymer solar cells towards improved processing robustness and air stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (20), pp.17309-17317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b16297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Secondary Electron Spectroscopic Images Using Ultra-Low Energies Reveal Nanoscale Surface Morphology of Functional Organic Blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernd Schindler</w:t>
+                <w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément A Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001217v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.1 - 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949493v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassirou Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (13), pp.983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2130983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844844v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Secondary Electron Spectroscopic Images Using Ultra-Low Energies Reveal Nanoscale Surface Morphology of Functional Organic Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassirou Nambiema</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jincheng Liu</w:t>
+                <w:t xml:space="preserve">Bernd Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.628-629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951205v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Interfacial Layers and Blend Composition To Reduce Thermal Degradation of Polymer Solar Cells at High Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+                <w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassirou Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jincheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b17021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2130946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775245v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+                <w:t xml:space="preserve">Interplay of Interfacial Layers and Blend Composition To Reduce Thermal Degradation of Polymer Solar Cells at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.3874 - 3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b17021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705661v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">Ternary organic solar cells with enhanced open circuit voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788960v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary organic solar cells with enhanced open circuit voltage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Reduction of Charge-Carrier Recombination at ZnO–Polymer Blend Interfaces in PTB7-Based Bulk Heterojunction Solar Cells Using Regular Device Structure: Impact of ZnO Nanoparticle Size and Surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiangyi Meng</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.04.060⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (20), pp.17256 - 17264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278452v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Charge-Carrier Recombination at ZnO–Polymer Blend Interfaces in PTB7-Based Bulk Heterojunction Solar Cells Using Regular Device Structure: Impact of ZnO Nanoparticle Size and Surfactant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xianjie Liu</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3 &amp; 4), pp.206-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720661v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2′,3′-d]pyrrole-based A–D–A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+                <w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788908v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694453v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berginc</w:t>
+                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2′,3′-d]pyrrole-based A–D–A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.1005 - 1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694199v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of branched alkyl side chains in A-D-A oligothiophenes on the photovoltaic performance and morphology of solution-processed bulk-heterojunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Duche</w:t>
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7qo00222j⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694224v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2 `,3 `-d] pyrrole-based A-D-A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The influence of branched alkyl side chains in A-D-A oligothiophenes on the photovoltaic performance and morphology of solution-processed bulk-heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmoeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7qo00222j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694487v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High-Temperature Stability of PTB7-Based Bulk Heterojunction Solar Cells: Impact of Fullerene Size and Solvent Additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Time evolution studies of dithieno[3,2-b:2 `,3 `-d] pyrrole-based A-D-A oligothiophene bulk heterojunctions during solvent vapor annealing towards optimization of photocurrent generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ilenia Saba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Martin Pfannmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201601486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.1005-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ta08175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720779v1</w:t>
+                <w:t xml:space="preserve">hal-01694487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">Toward High-Temperature Stability of PTB7-Based Bulk Heterojunction Solar Cells: Impact of Fullerene Size and Solvent Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ilenia Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201601486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788931v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent O Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788938v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Patrone</w:t>
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechConnect Briefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825527v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type semiconductor surfactant modified zinc oxide nanorods for hybrid bulk heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Palanchoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-X. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Fall</w:t>
+                <w:t xml:space="preserve">L. Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TechConnect Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720816v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square-Centimeter-Sized High-Efficiency Polymer Solar Cells: How the Processing Atmosphere and Film Quality Influence Performance at Large Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
+                <w:t xml:space="preserve">P-type semiconductor surfactant modified zinc oxide nanorods for hybrid bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201600290⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.608 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453105v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ZnO nanoparticles on the photochemical and electronic stability of P3HT used in polymer solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chapel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+                <w:t xml:space="preserve">Jean. -Luc. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 155, pp.79-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Hydrogen Evolution from Saline Water Reduction at Neutral pH using Organic Photocathodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Dhkil</w:t>
+                <w:t xml:space="preserve">Square-Centimeter-Sized High-Efficiency Polymer Solar Cells: How the Processing Atmosphere and Film Quality Influence Performance at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfannmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201600961⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (13), pp.1600290 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201600290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049123v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell Pd-Pt nanocubes for the CO oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Direct Hydrogen Evolution from Saline Water Reduction at Neutral pH using Organic Photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Blas-Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dhkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (21), pp.3062-3066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201600961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453098v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surfactants covering ZnO nanoparticles on solution-processed field-effect transistors: From dispersion state to solid state</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-shell Pd-Pt nanocubes for the CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 336, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453101v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Free Synthesis of Aluminum-Doped Zinc Oxide Nanocrystals and their Use as Optical Spacers in Color-Tuned Highly Efficient Organic Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">Impact of surfactants covering ZnO nanoparticles on solution-processed field-effect transistors: From dispersion state to solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201502929⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 500, pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435131v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight about electrical properties of low-temperature solution-processed Al-doped ZnO nanoparticle based layers for TFT applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Ligand-Free Synthesis of Aluminum-Doped Zinc Oxide Nanocrystals and their Use as Optical Spacers in Color-Tuned Highly Efficient Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Gaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201502929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453106v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Ultraviolet Stability of Air-Processed Polymer Solar Cells by Al Doping of the ZnO Interlayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Desta Gedefaw</w:t>
+                <w:t xml:space="preserve">Insight about electrical properties of low-temperature solution-processed Al-doped ZnO nanoparticle based layers for TFT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Didane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b08255⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453099v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Pt-Pd Nanoparticles Studied In Situ by HRTEM in a Liquid Cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+                <w:t xml:space="preserve">Enhanced Ultraviolet Stability of Air-Processed Polymer Solar Cells by Al Doping of the ZnO Interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Prosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tessarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desta Gedefaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.1635-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b08255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067977v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical performance and color investigations of hybrid solar cells based on P3HT:ZnO, PCPDTBT:ZnO, PTB7:ZnO and DTS(PTTh2)(2):ZnO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Duche</w:t>
+                <w:t xml:space="preserve">Growth of Pt-Pd Nanoparticles Studied In Situ by HRTEM in a Liquid Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bencheikh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Berton</w:t>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (SI), pp.197-204</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (12), pp.2126-2130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067975v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A star-shaped molecule as hole transporting material in solution-processed thin-film transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical performance and color investigations of hybrid solar cells based on P3HT:ZnO, PCPDTBT:ZnO, PTB7:ZnO and DTS(PTTh2)(2):ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Diallo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Goubard</w:t>
+                <w:t xml:space="preserve">N. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (SI), pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00975043v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solution-processed ambipolar hybrid thin-film transistors based on ZnO nanoparticles and P3HT polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">A star-shaped molecule as hole transporting material in solution-processed thin-film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Metri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843739v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand effects on the air stability of coppernanoparticles obtained from organometallic synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards solution-processed ambipolar hybrid thin-film transistors based on ZnO nanoparticles and P3HT polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barrière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908974v1</w:t>
+                <w:t xml:space="preserve">hal-00843739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of zinc oxide nanorods with diarylethene-based photochromic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">Ligand effects on the air stability of coppernanoparticles obtained from organometallic synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Piettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric-Olivier Turrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.2279-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM14963J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581231v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of zinc oxide nanorods with diarylethene-based photochromic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">G. Poize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (3), pp.266-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic characterization of iron nanocubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Margeat</w:t>
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104, pp.093904</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386943v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper nanoparticles and organometallic chemical liquid deposition (OMCLD) for substrate metallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Quoirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (26), pp.3084-3086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b804460k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism and structure of chemically disordered FePt-3 nanocubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magnetic characterization of iron nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Trunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meckenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barsukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.134410</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.093904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386938v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetism and structure of chemically disordered FePt-3 nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.134410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NiFe nanoparticles: a soft magnetic material?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent pour Applications en Agrivoltaïsme, Cellules et Mini-modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Cellules solaires organiques semi-transparentes pour des applications en agrivoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR OERA " Stabilité et Scale-up"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR OERA, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Energies 2026 organisées par l'Action Transverse Energie de l'IM2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371552v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent pour Applications en Agrivoltaïsme, Cellules et Mini-modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR OERA " Stabilité et Scale-up"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR OERA, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506770v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cabau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553176v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553141v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553153v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783054v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788952v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of organic-mettalic rectenna solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gourgon</w:t>
+                <w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825554v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+                <w:t xml:space="preserve">Design and realisation of organic-mettalic rectenna solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A.Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXXI confrence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631576v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diodes for Optical Rectennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigi Terracciano</w:t>
+                <w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian-Xuan Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Patrone</w:t>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2237734⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors XXXI confrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435130v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical behavior of silver nanoparticles embedded in polymer thin film layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Diodes for Optical Rectennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujwol Palanchoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlberg</w:t>
+                <w:t xml:space="preserve">Luigi Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pourcin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+                <w:t xml:space="preserve">Florian-Xuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berginc</w:t>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2237729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2237734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434943v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optical behavior of silver nanoparticles embedded in polymer thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berginc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude in situ de la croissance de nanoalliages en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11640,654 +11903,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoxue He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque Organique Semi-transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoxue He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024 (JNPV 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of ITIC derivatives acceptors and the correlation with stability in organic solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPV 2019 (Hybrid and Organic Photovoltaics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed stability study of non-fullerene acceptors and their use in high efficiency polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12297,144 +12560,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent hybrid nanomaterials with aggregation induced emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2910618 (A1) /WO2015124802 (A1). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12502,51 +12765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8CF4BDA"/>
+    <w:nsid w:val="6F630920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12650,51 +12913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C7D54E1"/>
+    <w:nsid w:val="852E265C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12798,51 +13061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B45150D7"/>
+    <w:nsid w:val="49BEB28B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13035,51 +13298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-margeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09629177X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6782-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55481" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03913913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55713/jmmm.v32i4.1549" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Phelipot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Duffy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100876" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03840466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Manzhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05016A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auma&#238;tre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cabau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202101005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sebastiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05884" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedsada Chavalitkul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Dubas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kammerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli W&#252;rfel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03535d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chniba Boudjada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12409" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schindler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannm&#246;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schr&#246;der" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b17021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02278452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanfei Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Meng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.04.060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Didane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01361" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ata" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta08175d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694224v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoeller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bals" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00222j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilenia Saba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Heidari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601486" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaceur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dachraoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600290" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SMPHWQX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean. -Luc. Gardette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hannani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.04.052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Haro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Solis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blas-Ferrando" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dhkil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600961" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.036" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201502929" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMW0B139-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Prosa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tessarolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bolognesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desta Gedefaw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08255" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencheikh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975043v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.09.029" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRQVMKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barri&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Latour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14963J" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581231v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trunova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barsukov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567660v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804460k" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3461D819F37A7C24F42BC9E08A1E7EE76A62835A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825554v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A.Reynaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435130v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Terracciano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237734" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434943v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237729" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108412v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-margeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3716-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09629177X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6782-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.70373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Qu&#233;l&#233;ver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13091752" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziarelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03913913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55713/jmmm.v32i4.1549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139394" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Phelipot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ledos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Duffy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100876" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03840466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payal Manzhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ05016A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardagot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auma&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cabau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202101005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedsada Chavalitkul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan T Dubas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138272" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh Luo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c05884" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sebastiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000176" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kammerer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli W&#252;rfel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03535d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Chniba Boudjada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b12409" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16297" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schindler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannm&#246;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schr&#246;der" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b17021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02278452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanfei Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Meng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.04.060" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Didane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01361" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ta08175d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoeller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bals" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00222j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfannmoller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilenia Saba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Heidari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201601486" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaceur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dachraoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.01.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436751v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean. -Luc. Gardette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hannani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.04.052" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453105v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Yoshimoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600290" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SMPHWQX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Haro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Solis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blas-Ferrando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dhkil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600961" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453101v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435131v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201502929" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMW0B139-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Prosa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tessarolo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bolognesi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desta Gedefaw" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b08255" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencheikh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975043v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sallenave" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.09.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRQVMKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barri&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Piettre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Latour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14963J" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Shah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567660v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804460k" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3461D819F37A7C24F42BC9E08A1E7EE76A62835A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Trunova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meckenstock" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barsukov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05626611v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A.Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Terracciano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237734" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourcin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237729" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108412v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>