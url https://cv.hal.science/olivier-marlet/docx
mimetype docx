--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -1464,217 +1464,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources d’informations géographiques numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marlet</w:t>
+                <w:t xml:space="preserve">Stéphane Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MSH Val de Loire - Pratiques numériques en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523103v1</w:t>
+                <w:t xml:space="preserve">halshs-01321014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CIDOC CRM for dynamically querying ArSol, a relational database, from the Semantic Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sources d’informations géographiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2015, 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefano Campana; Roberto Scopigno, Mar 2015, Siena, Italy. pp.241-249</w:t>
+              <w:t xml:space="preserve">Séminaire MSH Val de Loire - Pratiques numériques en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of the ArSol (Archives du Sol) database based on the CIDOC-CRM ontology</w:t>
               </w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Katsianis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Nenova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.64.12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David-jacquot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel van Ruymbeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Katsianis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Nenova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hivert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.64.12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-019-00274-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2010049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>