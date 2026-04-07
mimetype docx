--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -300,287 +300,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressing shock-induced oscillations of a compliant panel with viscoelastic materials</w:t>
+                <w:t xml:space="preserve">Phononic compliant surfaces for the suppression of travelling-wave flutter instabilities in boundary-layer flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+                <w:t xml:space="preserve">Nicolò Fabbiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pierpaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Couliou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137, pp.104335. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1020, pp.A47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123343v1</w:t>
+                <w:t xml:space="preserve">hal-05304002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic compliant surfaces for the suppression of travelling-wave flutter instabilities in boundary-layer flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suppressing shock-induced oscillations of a compliant panel with viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Fabbiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Couliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1020, pp.A47. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.104335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304002v1</w:t>
+                <w:t xml:space="preserve">hal-05123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence model augmented physics-informed neural networks for mean-flow reconstruction</w:t>
               </w:r>
@@ -592,51 +592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Rigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -709,51 +709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vervynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Plath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -904,103 +904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized shock wave and compliant wall interactions: Experimental characterization and aeroelastic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+                <w:t xml:space="preserve">Nicolò Fabbiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128, pp.104142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1001, pp.A41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1177,51 +1177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euryale Kitzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Stefanin Volpiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euryale Kitzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Zauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense velocity, pressure and Eulerian acceleration fields from single-instant scattered velocities through Navier–Stokes-based data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid–solid Floquet stability analysis of self-propelled heaving foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Benetti Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-induced instabilities of springs-mounted plates in viscous flows: A global stability approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation scenario for a two-dimensional static airfoil exhibiting trailing edge stall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear sensor placement strategies for mean-flow reconstruction via data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2585,51 +2585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid–structure stability analyses and nonlinear dynamics of flexible splitter plates interacting with a circular cylinder flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 896, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear stability analysis of strongly coupled fluid–structure problems with the Arbitrary-Lagrangian–Eulerian method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351, pp.Pages 718-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various approaches to determine active regions in an unstable global mode: application to transonic buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear perturbation analysis of the symmetry breaking in time-periodic propulsive wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal velocity and density profiles for the onset of absolute instability in jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Lesshafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 662 (November), pp.398-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbed Eddy-Viscosity Approach in Resolvent Analysis of a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Lesshafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear hydrodynamic Bloch waves in periodic arrays of cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech659: Metamaterials in Fluid Flows, Aeroacoustics, and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2024 - 26th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Lesshafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFDC1 - 1st European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4235,51 +4235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Leontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,103 +4304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of shock-waves with a compliant wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Fabbiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couliou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Bur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO 2023 - 57th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, Mar 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Sarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,103 +4533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of synchronized interactions between a normal shock-wave and compliant wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Riveiro Moreno</w:t>
+                <w:t xml:space="preserve">Nicolò Fabbiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couliou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Bur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETMM 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO 2022 - 56th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,51 +4857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mean flow estimation with state observer assimilation of velocity measurements in RANS models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,51 +4978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar separation flutter of a NACA0012 airfoil as a global instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Sabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,51 +5086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Aeroelastic Stability Analysis of a NACA0012 Airfoil in Transitional Reynolds Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Sabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Fabbiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation stationnaire tridimensionnelle dans des écoulements décollés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5440,51 +5440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple timescale and sensitivity analysis for the passive control of the cylinder flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,51 +5557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la déstabilisation d'une bulle de recirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,51 +5772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis of two-dimensional flows around a NACA0012 airfoil at Re = 5000 and linear analyses of their mean flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Leontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Fabbiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6145,51 +6145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE89CC6C"/>
+    <w:nsid w:val="20DF9409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6376,51 +6376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-marquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-6361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Riveiro Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Fabbiane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Bur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pierpaoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Patel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rigas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.034605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vervynck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00703-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2024.104142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sarras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tayeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813339v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euryale Kitzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.38" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170127v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Shiniti Cato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Stefanin Volpiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.35" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Zauner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac8dac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti Ramos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Busquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Richez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Juniper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321791v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pfister" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Paladini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.761" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010004246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05524303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384351v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17280519" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leontini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Fabbiane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sabino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-4228" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisheng Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-marquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-6361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Fabbiane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pierpaoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Riveiro Moreno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Bur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Patel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Rigas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.034605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vervynck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00703-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Plath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2024.104142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sarras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tayeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813339v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euryale Kitzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leclercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sipp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.38" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170127v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Shiniti Cato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Stefanin Volpiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.35" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Zauner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac8dac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Moulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dandois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benetti Ramos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Busquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Richez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Juniper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321791v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pfister" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Paladini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.761" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbagallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001478" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01020674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112010004246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008004023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01022799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008000323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05524303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384351v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17280519" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leontini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Fabbiane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sabino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-4228" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisheng Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>