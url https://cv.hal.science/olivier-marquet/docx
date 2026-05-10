--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -6145,51 +6145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DF9409"/>
+    <w:nsid w:val="579C68DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>