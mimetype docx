--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2518,646 +2518,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spike sorting toolbox for up to thousands of electrodes validated with ground truth recordings in vitro and in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yger</w:t>
+                <w:t xml:space="preserve">Separating intrinsic interactions from extrinsic correlations in a network of sensory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Chalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lb Spampinato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Deny</w:t>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.34518⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.042410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774438v1</w:t>
+                <w:t xml:space="preserve">hal-01912303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear decoding of a complex movie from the mammalian retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vicente Botella-Soler</w:t>
+                <w:t xml:space="preserve">A simple model for low variability in neural spike trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006057⟩</w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.3009-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829717v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified theory of efficient, predictive, and sparse coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">A spike sorting toolbox for up to thousands of electrodes validated with ground truth recordings in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lb Spampinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gašper Tkačik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elric Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711114115⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.e34518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.34518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897218v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for low variability in neural spike trains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+                <w:t xml:space="preserve">Nonlinear decoding of a complex movie from the mammalian retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Botella-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Martius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mora</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (11), pp.3009-3036. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990036v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating intrinsic interactions from extrinsic correlations in a network of sensory neurons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a unified theory of efficient, predictive, and sparse coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Chalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.042410. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (1), pp.186-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711114115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912303v1</w:t>
+                <w:t xml:space="preserve">hal-03897218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Estimation of Retinal Network Sensitivity by Local Empirical Linearization</w:t>
               </w:r>
@@ -3254,278 +3254,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model explains the oscillatory behaviour of immature starburst amacrine cells</w:t>
+                <w:t xml:space="preserve">Maximum-entropy models reveal the excitatory and inhibitory correlation structures in cortical neuronal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Karvouniari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gil</w:t>
+                <w:t xml:space="preserve">Trang-Anh Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Teleńczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484133v2</w:t>
+                <w:t xml:space="preserve">hal-02064038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-entropy models reveal the excitatory and inhibitory correlation structures in cortical neuronal activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Teleńczuk</w:t>
+                <w:t xml:space="preserve">A biophysical model explains the oscillatory behaviour of immature starburst amacrine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064038v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blindfold learning of an accurate neural metric</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Ioffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna R Loback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005148. </w:t>
@@ -4372,90 +4372,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Accuracy Decoding of Dynamical Motion from a Large Retinal Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Botella-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina D. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.e1004304. </w:t>
@@ -4487,248 +4487,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Criticality in the Collective Activity of a Population of Retinal Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Deny</w:t>
+                <w:t xml:space="preserve">Predictive information in a sensory population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.078105⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (22), pp.6908-6913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506855112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900128v1</w:t>
+                <w:t xml:space="preserve">hal-03900090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive information in a sensory population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Palmer</w:t>
+                <w:t xml:space="preserve">Dynamical Criticality in the Collective Activity of a Population of Retinal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (22), pp.6908-6913. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (7), pp.078105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506855112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.078105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900090v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Neuromorphic Event-Driven Precise Timing Add to Spike-Based Pattern Recognition?</w:t>
               </w:r>
@@ -4842,295 +4842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and signatures of criticality in a network of neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mora</w:t>
+                <w:t xml:space="preserve">Targeting Channelrhodopsin-2 to ON-bipolar Cells With Vitreally Administered AAV Restores ON and OFF Visual Responses in Blind Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Palmer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514188112⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2014.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900067v1</w:t>
+                <w:t xml:space="preserve">hal-03900188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Channelrhodopsin-2 to ON-bipolar Cells With Vitreally Administered AAV Restores ON and OFF Visual Responses in Blind Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Caplette</w:t>
+                <w:t xml:space="preserve">Thermodynamics and signatures of criticality in a network of neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Amodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.7-16. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11508-11513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2014.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514188112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900188v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden complexity of synaptic receptive fields in cat V1.</w:t>
               </w:r>
@@ -5250,103 +5250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Collective Behavior in a Large Network of Sensory Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Amodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Schneidman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003408. </w:t>
@@ -5378,632 +5378,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
+                <w:t xml:space="preserve">Alert Response to Motion Onset in the Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bendali</w:t>
+                <w:t xml:space="preserve">Eric Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lorach</w:t>
+                <w:t xml:space="preserve">Clark Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Djilas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Greg Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bensoman</w:t>
+                <w:t xml:space="preserve">Joshua Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 207 (2), pp.123-132. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1), pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2013008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3749-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01791334v1</w:t>
+                <w:t xml:space="preserve">hal-03900235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal spike train analysis for large scale networks using the maximum entropy principle and Monte Carlo method</w:t>
+                <w:t xml:space="preserve">Neural stimulation for visual rehabilitation: Advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Nasser</w:t>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/03/P03006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (5), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846160v1</w:t>
+                <w:t xml:space="preserve">hal-03900258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Neural Manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/Physics.6.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural stimulation for visual rehabilitation: Advances and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bensoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207 (2), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2013008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03900258v1</w:t>
+                <w:t xml:space="preserve">cea-01791334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alert Response to Motion Onset in the Retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chen</w:t>
+                <w:t xml:space="preserve">Spatio-temporal spike train analysis for large scale networks using the maximum entropy principle and Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (1), pp.120-132. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (03), pp.P03006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3749-12.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/03/P03006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900235v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Quadratic Receptive Fields from Neural Responses to Natural Stimuli</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaka Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (7), pp.1661-1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6221,346 +6221,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial retina: the multichannel processing of the mammalian retina achieved with a neuromorphic asynchronous light acquisition device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryad Benosman</w:t>
+                <w:t xml:space="preserve">Gibbs distribution analysis of temporal correlations structure in retina ganglion cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sahel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/9/6/066004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (3-4), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900299v1</w:t>
+                <w:t xml:space="preserve">hal-00846132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs distribution analysis of temporal correlations structure in retina ganglion cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial retina: the multichannel processing of the mammalian retina achieved with a neuromorphic asynchronous light acquisition device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Vasquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Sio-Hoi Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Palacios</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.066004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/9/6/066004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.11.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846132v1</w:t>
+                <w:t xml:space="preserve">hal-03900299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a Complete Neural Population in the Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Amodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,269 +6899,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Multiscale functional imaging: reconstructing network dynamics from the synaptic echoes recorded in a single visual cortex neuron]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466711v1</w:t>
+                <w:t xml:space="preserve">hal-00444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Multiscale functional imaging: reconstructing network dynamics from the synaptic echoes recorded in a single visual cortex neuron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193 (4), pp.851-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00444943v1</w:t>
+                <w:t xml:space="preserve">hal-00466711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of spatiotemporal patterns of neural activity from pairwise correlations.</w:t>
               </w:r>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (13), pp.138101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on visuo motor integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
@@ -8203,51 +8203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8531,51 +8531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,51 +8760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and experimental studies on retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8881,77 +8881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio temporal Gibbs distribution analysis of spike trains using Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9205,51 +9205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9848,64 +9848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ACI (Action Concertée Incitative) Neurosciences Intégratives et Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.en cours</w:t>
@@ -10161,168 +10161,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-coding, low noise Vm Attractors, and trial-by-trial spiking reproducibility during natural scene viewing in V1 cortex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice René</w:t>
+                <w:t xml:space="preserve">Network state dependency in the evoked subthreshold dynamics of visual cortical receptive fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sadoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kopysova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazied Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.12</w:t>
+              <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379379v1</w:t>
+                <w:t xml:space="preserve">hal-00379795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intracellular study of the temporal encoding of contrast in cat visual cortex during viewing of natural scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10344,288 +10344,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pananceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazied Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network state dependency in the evoked subthreshold dynamics of visual cortical receptive fields.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Time-coding, low noise Vm Attractors, and trial-by-trial spiking reproducibility during natural scene viewing in V1 cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A-367</w:t>
+              <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379795v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional maps of visual cortical receptive fields: Up- and Down- state dependency in visually evoked dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazied Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sadoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kopysova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10693,208 +10693,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retino-cortical computational model to study suppressives waves in fast motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Emonet</w:t>
+                <w:t xml:space="preserve">B Semihchan Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromod meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">COSYNE 2023 - Computational and Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206309v1</w:t>
+                <w:t xml:space="preserve">hal-04160883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retino-cortical computational model to study suppressive cortical waves in saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10935,156 +10931,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Retino-cortical computational model to study suppressives waves in fast motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSYNE 2023 - Computational and Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Neuromod meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160883v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
               </w:r>
@@ -11185,269 +11185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Synapses in Retinal Surprise coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Dynamical Synapses in Retinal Surprise Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Semihchan Sermet</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semichan Sermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMNS 2022 - 2022 International Conference on Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, online, France. </w:t>
+              <w:t xml:space="preserve">AREADNE 2022 Conference : Research in Encoding And Decoding of Neural Ensembles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Fira, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716437v1</w:t>
+                <w:t xml:space="preserve">hal-03697955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Dynamical Synapses in Retinal Surprise Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical Synapses in Retinal Surprise coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semihchan Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semichan Sermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+                <w:t xml:space="preserve">Simone Bertoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREADNE 2022 Conference : Research in Encoding And Decoding of Neural Ensembles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Fira, Greece. </w:t>
+              <w:t xml:space="preserve">ICMNS 2022 - 2022 International Conference on Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697955v1</w:t>
+                <w:t xml:space="preserve">hal-03716437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dynamical Synapses in Retinal Surprise Coding</w:t>
               </w:r>
@@ -11459,116 +11459,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semichan Sermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrites 2022 - Dentritic, anatomy, molecules and functions - Embo workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">NEUROMOD Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697945v1</w:t>
+                <w:t xml:space="preserve">hal-03698058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dynamical Synapses in Retinal Surprise Coding</w:t>
               </w:r>
@@ -11580,159 +11580,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semichan Sermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEUROMOD Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Antibes, France</w:t>
+              <w:t xml:space="preserve">Dendrites 2022 - Dentritic, anatomy, molecules and functions - Embo workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698058v1</w:t>
+                <w:t xml:space="preserve">hal-03697945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dynamical Synapses in Retinal Surprise Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semichan Sermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,286 +12019,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing various motion features and measuring RGCs pairwise correlations with a 2D retinal model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+                <w:t xml:space="preserve">Pattern formation and criticality in the developing retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience ICMNS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809589v1</w:t>
+                <w:t xml:space="preserve">hal-01807929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation and criticality in the developing retina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gil</w:t>
+                <w:t xml:space="preserve">Processing various motion features and measuring RGCs pairwise correlations with a 2D retinal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Souihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience ICMNS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807929v1</w:t>
+                <w:t xml:space="preserve">hal-01809589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following stage II retinal waves during development with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,51 +12375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following stage II retinal waves during development with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12496,51 +12496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modelling of the intrinsic mechanisms of the autonomous starbust cells during stage II retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergence of stage II retinal waves in immature retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,51 +12738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the spatiotemporal patterns within stage II retinal waves through dynamical systems analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12891,77 +12891,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise Ising Model Analysis of Human Cortical Neuron Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Anh Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14012,51 +14012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goethals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Louboutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Quetu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahuas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Ferrari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvz-6grt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gonschorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Goldin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schwerd-Kleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Arlinghaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98742.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Scopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia L.B. Spampinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939794v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Semihcan Sermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50506-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trapani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. B. Spampinato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00243.2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin F Willeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Fahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bashiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Blessing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alcala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Provansal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01359-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04791316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Orendorff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trapani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rucli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Desrosiers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wilmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duvoisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Goulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kim Pham van Cang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33242-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lia Beatrice Spampinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zampini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gauvain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Akolkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina A Khoei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01594-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chalk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Tkacik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248940" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sengupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caplette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Matzakos-Karvouniari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38299-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gardella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Botella-Soler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Martius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006057" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711114115" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0166-17.2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484133v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh Nghiem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012402" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718710115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P Caplette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brazhnikova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desrosiers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mac&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02159-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0160-15.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Ioffe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna R Loback" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina D. Simmons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004304" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.078105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506855112" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavier Clady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00703" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Amodei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514188112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Levy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin S&#225;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0474-13.2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Schneidman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003408" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/03/P03006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.6.11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CDVTF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Fisher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Schwartz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3749-12.2013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaka Rajan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00463" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pananceau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5H81VJ2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.11.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshmukh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolia Sadeghi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Soo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0723-12.2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Sharon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jancke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ren&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazyed Huguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2010.00147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Boustani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.138101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;huret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000519" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semihchan Sermet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008612v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Isacchini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Souihel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Karvouniari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kremkow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valerio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379804v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazied Huguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379795v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sadoc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kopysova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emonet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244508v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semihchan Sermet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Semihchan Sermet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semichan Sermet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698058v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256477v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339875v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371596v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_30" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00739651" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Azeglio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calbiague Garcia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Glaziou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Paris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402308v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900048v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425888v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goethals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Louboutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Quetu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahuas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Ferrari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvz-6grt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gonschorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Goldin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schwerd-Kleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Arlinghaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98742.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Scopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia L.B. Spampinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939794v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Semihcan Sermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50506-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trapani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. B. Spampinato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00243.2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin F Willeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Fahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bashiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Blessing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alcala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Provansal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01359-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04791316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Orendorff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trapani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rucli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Desrosiers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wilmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duvoisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Goulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kim Pham van Cang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33242-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lia Beatrice Spampinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zampini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gauvain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Akolkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina A Khoei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01594-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chalk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Tkacik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248940" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sengupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caplette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Matzakos-Karvouniari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38299-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gardella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Botella-Soler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Martius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711114115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0166-17.2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh Nghiem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484133v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718710115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P Caplette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brazhnikova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desrosiers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mac&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02159-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0160-15.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Ioffe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna R Loback" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina D. Simmons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004304" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506855112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.078105" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavier Clady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00703" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.154" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Amodei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514188112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Levy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin S&#225;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0474-13.2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Schneidman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003408" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900235v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Fisher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Schwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3749-12.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CDVTF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.6.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/03/P03006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaka Rajan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00463" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pananceau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5H81VJ2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshmukh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolia Sadeghi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Soo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0723-12.2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Sharon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jancke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ren&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazyed Huguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2010.00147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Boustani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.138101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;huret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000519" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semihchan Sermet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008612v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Isacchini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Souihel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Karvouniari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kremkow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valerio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sadoc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kopysova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazied Huguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379804v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semihchan Sermet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244508v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Semihchan Sermet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semichan Sermet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809589v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256477v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339875v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371596v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_30" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00739651" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Azeglio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calbiague Garcia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Glaziou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Paris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402308v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900048v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425888v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>