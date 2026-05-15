--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -1117,299 +1117,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic expression of a mechanosensitive channel confers spatiotemporal resolution to ultrasound stimulations of neurons for visual restoration</w:t>
+                <w:t xml:space="preserve">Optogenetic targeting of AII amacrine cells restores retinal computations performed by the inner retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cadoni</w:t>
+                <w:t xml:space="preserve">Hanen Khabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Demené</w:t>
+                <w:t xml:space="preserve">Elaine Orendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Alcala</w:t>
+                <w:t xml:space="preserve">Francesco Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Provansal</w:t>
+                <w:t xml:space="preserve">Marco Rucli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Melissa Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecular Therapy - Methods and Clinical Development, 31, pp.101107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-023-01359-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067358v1</w:t>
+                <w:t xml:space="preserve">hal-04791316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic targeting of AII amacrine cells restores retinal computations performed by the inner retina</w:t>
+                <w:t xml:space="preserve">Ectopic expression of a mechanosensitive channel confers spatiotemporal resolution to ultrasound stimulations of neurons for visual restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Khabou</w:t>
+                <w:t xml:space="preserve">Sara Cadoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Orendorff</w:t>
+                <w:t xml:space="preserve">Charlie Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Trapani</w:t>
+                <w:t xml:space="preserve">Ignacio Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Rucli</w:t>
+                <w:t xml:space="preserve">Matthieu Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Desrosiers</w:t>
+                <w:t xml:space="preserve">Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Molecular Therapy - Methods and Clinical Development, 31, pp.101107. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2023.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-023-01359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791316v1</w:t>
+                <w:t xml:space="preserve">hal-04067358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice Lacking Gpr179 with Complete Congenital Stationary Night Blindness Are a Good Model for Myopia</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Zampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (8), pp.100268. </w:t>
@@ -1791,278 +1791,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic therapy: high spatiotemporal resolution and pattern discrimination compatible with vision restoration in non-human primates</w:t>
+                <w:t xml:space="preserve">Predicting synchronous firing of large neural populations from sequential recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Gauvain</w:t>
+                <w:t xml:space="preserve">Oleksandr Sorochynskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himanshu Akolkar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01594-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125732v1</w:t>
+                <w:t xml:space="preserve">hal-03125739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting synchronous firing of large neural populations from sequential recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optogenetic therapy: high spatiotemporal resolution and pattern discrimination compatible with vision restoration in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Akolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Sorochynskyi</w:t>
+                <w:t xml:space="preserve">Fabrice Arcizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Deny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mina A Khoei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e1008501. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01594-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125739v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the function performed by a recurrent neural network</w:t>
               </w:r>
@@ -2165,90 +2165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optogenetic vision restoration with high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (7), pp.e1007857. </w:t>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Matzakos-Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Orendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,278 +2518,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating intrinsic interactions from extrinsic correlations in a network of sensory neurons</w:t>
+                <w:t xml:space="preserve">A simple model for low variability in neural spike trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042410⟩</w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.3009-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912303v1</w:t>
+                <w:t xml:space="preserve">hal-01990036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for low variability in neural spike trains</w:t>
+                <w:t xml:space="preserve">Separating intrinsic interactions from extrinsic correlations in a network of sensory neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Chalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (11), pp.3009-3036. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.042410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990036v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spike sorting toolbox for up to thousands of electrodes validated with ground truth recordings in vitro and in vivo</w:t>
               </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elric Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.e34518. </w:t>
@@ -2922,90 +2922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear decoding of a complex movie from the mammalian retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Botella-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Martius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Chalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (1), pp.186-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3254,278 +3254,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-entropy models reveal the excitatory and inhibitory correlation structures in cortical neuronal activity</w:t>
+                <w:t xml:space="preserve">A biophysical model explains the oscillatory behaviour of immature starburst amacrine cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang-Anh Nghiem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Teleńczuk</w:t>
+                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064038v1</w:t>
+                <w:t xml:space="preserve">hal-01484133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model explains the oscillatory behaviour of immature starburst amacrine cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gil</w:t>
+                <w:t xml:space="preserve">Maximum-entropy models reveal the excitatory and inhibitory correlation structures in cortical neuronal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Anh Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Teleńczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484133v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blindfold learning of an accurate neural metric</w:t>
               </w:r>
@@ -3609,295 +3609,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new promoter allows optogenetic vision restoration with enhanced sensitivity in macaque retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+                <w:t xml:space="preserve">Multiplexed computations in retinal ganglion cells of a single type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain P Caplette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844782v1</w:t>
+                <w:t xml:space="preserve">hal-01699587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed computations in retinal ganglion cells of a single type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulisse Ferrari</w:t>
+                <w:t xml:space="preserve">A new promoter allows optogenetic vision restoration with enhanced sensitivity in macaque retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain P Caplette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Brazhnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Macé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain P Caplette</w:t>
+                <w:t xml:space="preserve">Mélissa Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1964. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2546-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02159-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699587v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in multi-electrode spike sorting methods</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Ioffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna R Loback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005148. </w:t>
@@ -4238,90 +4238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red‐shifted channelrhodopsin stimulation restores light responses in blind mice, macaque retina, and human retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caplette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.e201505699. </w:t>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina D. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.e1004304. </w:t>
@@ -4487,278 +4487,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive information in a sensory population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Palmer</w:t>
+                <w:t xml:space="preserve">Dynamical Criticality in the Collective Activity of a Population of Retinal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506855112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (7), pp.078105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.078105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900090v1</w:t>
+                <w:t xml:space="preserve">hal-03900128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Criticality in the Collective Activity of a Population of Retinal Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Deny</w:t>
+                <w:t xml:space="preserve">Predictive information in a sensory population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (7), pp.078105. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (22), pp.6908-6913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.078105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506855112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900128v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Neuromorphic Event-Driven Precise Timing Add to Spike-Based Pattern Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshu Akolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,295 +4842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Channelrhodopsin-2 to ON-bipolar Cells With Vitreally Administered AAV Restores ON and OFF Visual Responses in Blind Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Caplette</w:t>
+                <w:t xml:space="preserve">Thermodynamics and signatures of criticality in a network of neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gašper Tkačik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Amodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mt.2014.154⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11508-11513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514188112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900188v1</w:t>
+                <w:t xml:space="preserve">hal-03900067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and signatures of criticality in a network of neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mora</w:t>
+                <w:t xml:space="preserve">Targeting Channelrhodopsin-2 to ON-bipolar Cells With Vitreally Administered AAV Restores ON and OFF Visual Responses in Blind Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Palmer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (37), pp.11508-11513. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514188112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mt.2014.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900067v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden complexity of synaptic receptive fields in cat V1.</w:t>
               </w:r>
@@ -5250,103 +5250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Collective Behavior in a Large Network of Sensory Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Amodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elad Schneidman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003408. </w:t>
@@ -5654,356 +5654,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Neural Manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bensoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/Physics.6.11⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207 (2), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2013008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202779v1</w:t>
+                <w:t xml:space="preserve">cea-01791334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milan Djilas</w:t>
+                <w:t xml:space="preserve">Spatio-temporal spike train analysis for large scale networks using the maximum entropy principle and Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2013008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (03), pp.P03006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/03/P03006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01791334v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal spike train analysis for large scale networks using the maximum entropy principle and Monte Carlo method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Neural Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cessac</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (03), pp.P03006. </w:t>
+              <w:t xml:space="preserve">Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/03/P03006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/Physics.6.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846160v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Quadratic Receptive Fields from Neural Responses to Natural Stimuli</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaka Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gašper Tkačik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (7), pp.1661-1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6221,346 +6221,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs distribution analysis of temporal correlations structure in retina ganglion cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial retina: the multichannel processing of the mammalian retina achieved with a neuromorphic asynchronous light acquisition device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Vasquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Sio-Hoi Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Palacios</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.066004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/9/6/066004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.11.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846132v1</w:t>
+                <w:t xml:space="preserve">hal-03900299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial retina: the multichannel processing of the mammalian retina achieved with a neuromorphic asynchronous light acquisition device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryad Benosman</w:t>
+                <w:t xml:space="preserve">Gibbs distribution analysis of temporal correlations structure in retina ganglion cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sahel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/9/6/066004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (3-4), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900299v1</w:t>
+                <w:t xml:space="preserve">hal-00846132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a Complete Neural Population in the Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Amodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Deshmukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (13), pp.138101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on visuo motor integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
@@ -8203,51 +8203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8531,51 +8531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale dynamics in retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,51 +8760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and experimental studies on retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8881,77 +8881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio temporal Gibbs distribution analysis of spike trains using Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Berry Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9205,51 +9205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing large-scale spike trains data with spatio-temporal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9861,51 +9861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ACI (Action Concertée Incitative) Neurosciences Intégratives et Computationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.en cours</w:t>
@@ -10286,277 +10286,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracellular study of the temporal encoding of contrast in cat visual cortex during viewing of natural scenes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-coding, low noise Vm Attractors, and trial-by-trial spiking reproducibility during natural scene viewing in V1 cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nazied Huguet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.7</w:t>
+              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379804v1</w:t>
+                <w:t xml:space="preserve">hal-00379379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-coding, low noise Vm Attractors, and trial-by-trial spiking reproducibility during natural scene viewing in V1 cortex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An intracellular study of the temporal encoding of contrast in cat visual cortex during viewing of natural scenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice René</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pananceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazied Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.12</w:t>
+              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379379v1</w:t>
+                <w:t xml:space="preserve">hal-00379804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional maps of visual cortical receptive fields: Up- and Down- state dependency in visually evoked dynamics.</w:t>
               </w:r>
@@ -10693,398 +10693,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A retino-cortical computational model to study suppressive cortical waves in saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Semihchan Sermet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marre</w:t>
+                <w:t xml:space="preserve">Jérôme Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSYNE 2023 - Computational and Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">GDR NeuralNet 2023 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160883v1</w:t>
+                <w:t xml:space="preserve">hal-04244508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retino-cortical computational model to study suppressive cortical waves in saccades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Retino-cortical computational model to study suppressives waves in fast motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NeuralNet 2023 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Neuromod meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244508v1</w:t>
+                <w:t xml:space="preserve">hal-04206309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retino-cortical computational model to study suppressives waves in fast motions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Emonet</w:t>
+                <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Semihchan Sermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromod meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">COSYNE 2023 - Computational and Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206309v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Pattern Recognition in Retinal Ganglion Cells is mediated by Dynamical Inhibitory Synapses</w:t>
               </w:r>
@@ -12019,286 +12019,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation and criticality in the developing retina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gil</w:t>
+                <w:t xml:space="preserve">Processing various motion features and measuring RGCs pairwise correlations with a 2D retinal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Souihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience ICMNS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807929v1</w:t>
+                <w:t xml:space="preserve">hal-01809589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing various motion features and measuring RGCs pairwise correlations with a 2D retinal model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chavane</w:t>
+                <w:t xml:space="preserve">Pattern formation and criticality in the developing retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Karvouniari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience ICMNS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809589v1</w:t>
+                <w:t xml:space="preserve">hal-01807929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following stage II retinal waves during development with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12375,51 +12375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following stage II retinal waves during development with a biophysical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12496,51 +12496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modelling of the intrinsic mechanisms of the autonomous starbust cells during stage II retinal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergence of stage II retinal waves in immature retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,51 +12738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the spatiotemporal patterns within stage II retinal waves through dynamical systems analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Karvouniari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12891,77 +12891,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise Ising Model Analysis of Human Cortical Neuron Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang-Anh Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14012,51 +14012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goethals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Louboutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Quetu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahuas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Ferrari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvz-6grt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gonschorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Goldin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schwerd-Kleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Arlinghaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98742.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Scopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia L.B. Spampinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939794v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Semihcan Sermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50506-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trapani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. B. Spampinato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00243.2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin F Willeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Fahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bashiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Blessing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alcala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Provansal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01359-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04791316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Orendorff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trapani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rucli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Desrosiers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wilmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duvoisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Goulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kim Pham van Cang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33242-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lia Beatrice Spampinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zampini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gauvain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Akolkar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina A Khoei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01594-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chalk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Tkacik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248940" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sengupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caplette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Matzakos-Karvouniari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38299-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gardella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Botella-Soler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Martius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711114115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0166-17.2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh Nghiem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484133v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718710115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P Caplette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brazhnikova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desrosiers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mac&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02159-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0160-15.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Ioffe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna R Loback" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina D. Simmons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004304" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506855112" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.078105" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavier Clady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00703" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.154" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Amodei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514188112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Levy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin S&#225;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0474-13.2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Schneidman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003408" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900235v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Fisher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Schwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3749-12.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CDVTF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.6.11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/03/P03006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaka Rajan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00463" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pananceau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5H81VJ2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshmukh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolia Sadeghi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Soo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0723-12.2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Sharon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jancke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ren&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazyed Huguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2010.00147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Boustani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.138101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;huret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000519" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semihchan Sermet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008612v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Isacchini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Souihel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Karvouniari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kremkow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valerio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sadoc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kopysova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazied Huguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379804v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160883v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semihchan Sermet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244508v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emonet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Semihchan Sermet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semichan Sermet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809589v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256477v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339875v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371596v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_30" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00739651" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Azeglio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calbiague Garcia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Glaziou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Paris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402308v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900048v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425888v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goethals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Louboutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Quetu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahuas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Ferrari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvz-6grt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gonschorek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Goldin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oesterle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schwerd-Kleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Arlinghaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98742.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Scopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia L.B. Spampinato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03939794v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Semihcan Sermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50506-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trapani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. B. Spampinato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00243.2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin F Willeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Fahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bashiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Blessing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04791316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Orendorff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trapani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rucli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Desrosiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2023.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alcala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Provansal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01359-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wilmet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duvoisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Goulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tourain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010219" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Goldin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kim Pham van Cang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33242-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lia Beatrice Spampinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zampini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sorochynskyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gauvain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Akolkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina A Khoei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01594-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chalk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Tkacik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248940" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sengupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caplette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Matzakos-Karvouniari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38299-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gardella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01912303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Tka&#269;ik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042410" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Botella-Soler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Martius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711114115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0166-17.2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484133v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Karvouniari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Anh Nghiem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012402" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718710115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mac&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P Caplette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02159-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01844782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brazhnikova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Desrosiers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.07.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0160-15.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S Prentice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Ioffe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna R Loback" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina D. Simmons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004304" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.078105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bialek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506855112" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900160v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavier Clady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00703" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Amodei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514188112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Levy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin S&#225;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0474-13.2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Schneidman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003408" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900235v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Fisher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Schwartz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3749-12.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3CDVTF9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nasser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/03/P03006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.6.11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaka Rajan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00463" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pananceau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sahel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/9/6/066004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5H81VJ2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vasquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Palacios" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Berry Ii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.11.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshmukh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolia Sadeghi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Soo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0723-12.2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Sharon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jancke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2011.00004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ren&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazyed Huguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2010.00147" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Boustani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.138101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;huret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000519" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semihchan Sermet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008612v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Isacchini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Souihel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chavane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02150600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172016v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Karvouniari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849944v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756467v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kraria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kremkow" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valerio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379795v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sadoc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kopysova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazied Huguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379804v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emonet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semihchan Sermet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Semihchan Sermet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semichan Sermet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698058v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256477v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339875v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371596v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064133v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_30" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739651v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00739651" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402312v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Azeglio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Calbiague Garcia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Glaziou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Paris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Franke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402308v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900048v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425888v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>