--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -156,5273 +156,5524 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
+                <w:t xml:space="preserve">Southern Ocean seabird population shifts over the Holocene revealed by peat sequestration of mercury from guano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Stephen J Rober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Braconnot</w:t>
+                <w:t xml:space="preserve">Martin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boyall</w:t>
+                <w:t xml:space="preserve">Clemens von Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lincoln</w:t>
+                <w:t xml:space="preserve">Martin Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.25336811231of10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526096v1</w:t>
+                <w:t xml:space="preserve">hal-05606103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic vegetation highlights first-order climate feedbacks and their dependence on the climate mean state</w:t>
+                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lincoln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-2113-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375926v1</w:t>
+                <w:t xml:space="preserve">hal-05526096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Methods in Assessing El Niño Flavors Lead to Opposite Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">AMOC sensitivity to air-sea fluxes parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fromang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl104558⟩</w:t>
+              <w:t xml:space="preserve">Research Square</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8609373/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184718v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Consistent Simulated Trends in the Atlantic Meridional Overturning Circulation for the Past 6,000 Years</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic vegetation highlights first-order climate feedbacks and their dependence on the climate mean state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Erb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (10), </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.2113 - 2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gl103078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-2113-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097790v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change in the Indo-Pacific basin from mid- to late Holocene</w:t>
+                <w:t xml:space="preserve">Different Methods in Assessing El Niño Flavors Lead to Opposite Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Falasca</w:t>
+                <w:t xml:space="preserve">Isma Abdelkader Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Bracco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, pp.753-766. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06153-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl104558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560842v1</w:t>
+                <w:t xml:space="preserve">hal-04184718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution marine data and transient simulations support orbital forcing of ENSO amplitude since the mid-Holocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">No Consistent Simulated Trends in the Atlantic Meridional Overturning Circulation for the Past 6,000 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris M Brierley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Schurer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107125⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gl103078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384257v1</w:t>
+                <w:t xml:space="preserve">hal-04097790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change in the Indo-Pacific basin from mid- to late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Fabrizio Falasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annalisa Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.e2020MS002340. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.753-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020ms002340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06153-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252771v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schwarz iterative method to evaluate ocean–atmosphere coupling schemes: implementation and diagnostics in IPSL-CM6-SW-VLR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">High-resolution marine data and transient simulations support orbital forcing of ENSO amplitude since the mid-Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">Roberta D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Lemarié</w:t>
+                <w:t xml:space="preserve">Andrew Schurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-2959-2021⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.107125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238021v2</w:t>
+                <w:t xml:space="preserve">hal-03384257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene to present-day evolution of the Indian monsoon in transient global simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Terray</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05418-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.e2020MS002340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ms002340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917828v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">A Schwarz iterative method to evaluate ocean–atmosphere coupling schemes: implementation and diagnostics in IPSL-CM6-SW-VLR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.2959 - 2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-2959-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition Between Atmospheric and Surface Parameterizations for the Control of Air‐Sea Latent Heat Fluxes in Two Single‐Column Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mid-Holocene to present-day evolution of the Indian monsoon in transient global simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Falasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082720⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (9-10), pp.2761-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974148v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and challenges for transient Mid-to Late Holocene simulations with dynamical vegetation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-997-2019⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of air-sea drag coefficient for latent heat flux on large scale climate in coupled and atmosphere stand-alone simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Competition Between Atmospheric and Surface Parameterizations for the Control of Air‐Sea Latent Heat Fluxes in Two Single‐Column Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4236-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (13), pp.7780-7789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974723v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of El Niño in the global energy redistribution: a case study in the mid-Holocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of air-sea drag coefficient for latent heat flux on large scale climate in coupled and atmosphere stand-alone simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (12), pp.7135-7152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3266-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (3-4), pp.2125-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4236-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491808v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean as the main driver of Antarctic ice sheet retreat during the Holocene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Strengths and challenges for transient Mid-to Late Holocene simulations with dynamical vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-997-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105534v1</w:t>
+                <w:t xml:space="preserve">hal-03018647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the southward retreat of the ITCZ at the end of the Holocene Humid Period in Southern Arabia: Data-model comparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of El Niño in the global energy redistribution: a case study in the mid-Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saint-Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.019⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (12), pp.7135-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3266-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504521v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 4: Scientific objectives and experimental design of the PMIP4-CMIP6 Last Glacial Maximum experiments and PMIP4 sensitivity experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean as the main driver of Antarctic ice sheet retreat during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Harrison</w:t>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hopcroft</w:t>
+                <w:t xml:space="preserve">Julien Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4035-2017⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328464v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistent strategies to spin up models in CMIP5: implications for ocean biogeochemical model performance assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of the southward retreat of the ITCZ at the end of the Holocene Humid Period in Southern Arabia: Data-model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Resplandy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah J. Ivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-1827-2016⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.68 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339121v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the ENSO/SPCZ relationship from past to future climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 4: Scientific objectives and experimental design of the PMIP4-CMIP6 Last Glacial Maximum experiments and PMIP4 sensitivity experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hopcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.033⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.4035-4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4035-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141597v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inconsistent strategies to spin up models in CMIP5: implications for ocean biogeochemical model performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guemas</w:t>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.1827-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-1827-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096296v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Changes in the ENSO/SPCZ relationship from past to future climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saint-Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941568v1</w:t>
+                <w:t xml:space="preserve">hal-01141597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">Mid-Holocene and last glacial maximum climate simulations with the IPSL model: part II: model-data comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40, pp.2469-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1499-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+                <w:t xml:space="preserve">hal-00873380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene and last glacial maximum climate simulations with the IPSL model: part II: model-data comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tilla Roy</w:t>
+                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1499-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873380v1</w:t>
+                <w:t xml:space="preserve">hal-00941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du climat préindustriel du modèle IPSL-CM5A-LR sur différents calculateurs utilisés à l’IPSL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terray</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIORAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322979v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene and Last Glacial Maximum climate simulations with the IPSL model--part I: comparing IPSL_CM5A to IPSL_CM4</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.2447-2468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1488-8⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873377v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison du climat préindustriel du modèle IPSL-CM5A-LR sur différents calculateurs utilisés à l’IPSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Govin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIORAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180961v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mid-Holocene and Last Glacial Maximum climate simulations with the IPSL model--part I: comparing IPSL_CM5A to IPSL_CM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40, pp.2447-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1488-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00498320v1</w:t>
+                <w:t xml:space="preserve">hal-00873377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of PMIP2 model simulations and the MARGO proxy reconstruction for tropical sea surface temperatures at last glacial maximum</w:t>
+                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bette Otto-Bliesner</w:t>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Schneider</w:t>
+                <w:t xml:space="preserve">Émilie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. Brady</w:t>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Kucera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-008-0509-0⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.483-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-483-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916274v1</w:t>
+                <w:t xml:space="preserve">hal-02180961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial climate sensitivity to different states of the Atlantic Meridional Overturning Circulation: results from the IPSL model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-5-551-2009⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930769v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the AMOC feedbacks during a 2×CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stabilization experiment with land-ice melting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">A comparison of PMIP2 model simulations and the MARGO proxy reconstruction for tropical sea surface temperatures at last glacial maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bette Otto-Bliesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+                <w:t xml:space="preserve">Ralph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Guilyardi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. C. Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kucera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-007-0250-0⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (6), pp.799-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-008-0509-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770689v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different convective cloud schemes on the simulation of the tropical seasonal cycle in a coupled ocean-atmosphere model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
+                <w:t xml:space="preserve">Glacial climate sensitivity to different states of the Atlantic Meridional Overturning Circulation: results from the IPSL model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-007-0244-y⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.551-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-5-551-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184738v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global freshwater forcing on the thermohaline circulation: adjustment of North Atlantic convection sites in a CGCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantifying the AMOC feedbacks during a 2×CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stabilization experiment with land-ice melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-006-0171-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-007-0250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00124961v1</w:t>
+                <w:t xml:space="preserve">hal-00770689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Impact of different convective cloud schemes on the simulation of the tropical seasonal cycle in a coupled ocean-atmosphere model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arzel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.501-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-007-0244-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423543v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future polar amplification of climate change: climate model intercomparisons and ice-core constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The impact of global freshwater forcing on the thermohaline circulation: adjustment of North Atlantic convection sites in a CGCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (5), pp.513-529. </w:t>
+              <w:t xml:space="preserve">, 2006, 28(2-3), pp.291-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-005-0081-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0171-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124765v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation du climat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tyteca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327633v1</w:t>
+                <w:t xml:space="preserve">hal-00423543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of precession on monsoon characteristics from coupled ocean atmosphere experiments: changes in Indian monsoon and Indian ocean climatology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Past and future polar amplification of climate change: climate model intercomparisons and ice-core constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00206-8⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (5), pp.513-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-005-0081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023661v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSIP: the El Niño simulation intercomparison project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La modélisation du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 235, pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124825v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the amplification of orbital forcing by ocean feedbacks in the last glaciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of precession on monsoon characteristics from coupled ocean atmosphere experiments: changes in Indian monsoon and Indian ocean climatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1-3), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00206-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/35069044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003884v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A degradation approach to accelerate simulations to steady-state in a 3-D tracer transport model of the global ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENSIP: the El Niño simulation intercomparison project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jamous</w:t>
+                <w:t xml:space="preserve">M. Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">K. Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arblaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (3-4), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003820100174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating the amplification of orbital forcing by ocean feedbacks in the last glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leclainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 410 (6828), pp.570-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35069044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A degradation approach to accelerate simulations to steady-state in a 3-D tracer transport model of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14, pp.101-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S003820050212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,147 +5683,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future polar amplification of climate change: climate model intercomparisons and ice-core constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5582,869 +5833,869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing the ocean-atmosphere coupling schemes by using a mathematically consistent Schwarz iterative method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Research activities in Earth system modelling. Working Group on Numerical Experimentation. Report No. 51. WCRP Report No.4/2021. WMO, Geneva. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier technique IPSL : Demande d’allocation de temps de calcul pour DARI A5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes techniques du Pôle de modélisation du climat. 14, IPSL. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de la chaîne de calcul IPSL en mode recherche et en mode production CMIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes techniques du Pôle de modélisation du climat. 13, IPSL. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du climat préindustriel du modèle IPSL-CM5A-LR sur différents calculateurs utilisés à l’IPSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes techniques du Pôle de modélisation du climat. 11, IPSL. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit de la chaîne de calcul de l’IPSL sur les centres de calcul du TGCC et de l’IDRIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud N Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes techniques du Pôle de modélisation du climat. 10, IPSL. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sea ice thermodynamics in the Northern Hemisphere climate as simulated by a global coupled ocean-atmosphere model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Leclainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 21, IPSL. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6512,51 +6763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B08A8689"/>
+    <w:nsid w:val="1E3EA4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6743,51 +6994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8246-5578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154111007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2113-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Abdelkader Di Carlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl104558" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Brierley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bader" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl103078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Falasca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06153-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schurer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238021v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2959-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05418-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-997-2019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gential" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4236-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3266-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.04.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Ivory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4035-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1827-2016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Otto-Bliesner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0509-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNHLCQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-551-2009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-007-0250-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRZHV6JB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0171-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHX13B8J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-005-0081-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q42RXQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00206-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMHTZ964-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sperber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arblaster" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820100174" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclainche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35069044" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S003820050212" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDRXDMM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352312v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319422v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Alice Foujols" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cozic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud N Caubel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alice Foujols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Leclainche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8246-5578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154111007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Rober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grosjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Scheffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25336811231of10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dehondt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8609373/v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2113-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Abdelkader Di Carlo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl104558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Brierley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl103078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Falasca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06153-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schurer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238021v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2959-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05418-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gential" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4236-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-997-2019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3266-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.04.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Ivory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4035-2017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-1827-2016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Otto-Bliesner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brady" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0509-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNHLCQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-551-2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-007-0250-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRZHV6JB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0171-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHX13B8J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-005-0081-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q42RXQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00206-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMHTZ964-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sperber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arblaster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820100174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclainche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35069044" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S003820050212" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDRXDMM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Alice Foujols" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cozic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud N Caubel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alice Foujols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Leclainche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>