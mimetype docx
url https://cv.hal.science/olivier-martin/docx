--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -84,4796 +84,4913 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde. Au-delà du plafond de verre : inégalités et transformations du travail académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beraud Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pochic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ts8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Droesbeke, Adolphe Quetelet. Passeur d’idées, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXVIII (2), pp.241-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoiremesure.20189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Arthur Jatteau (2020), Faire preuve par le chiffre ? Le cas des expérimentations aléatoires en économie, Paris, Institut de la Gestion Publique et du Développement Économique, coll. « Gestion publique ». Préface de Gaël Giraud »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 29, pp.211-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.029.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail et ses mesures. Enjeux historiques et questions sociologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Scott, L'œil de l'État. Moderniser, uniformiser, détruire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.48864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les chiffres façonnent le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 335, pp. 20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.335.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on mesurer la culture et l’art ? Enjeux et évolutions des mises en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la culture - Carnet de recherches du Comité d'histoire du ministère de la Culture sur les politiques, les institutions et les pratiques culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail et ses mesures. Enjeux historiques et questions sociologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.48864⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...252 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Legon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dagiral</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dessajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913220v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomas Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dagiral</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles contemporaines et pratiques numériques : quels ajustements pour quelles normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jochems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1061774ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre chez les enseignants chercheurs en sociologie et démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (36), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.036.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes devant les étapes de la carrière d'enseignant-e chercheur-e : deux corps, deux sexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genre et sociologie à l'université, 43, pp.45-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering patients for radiation therapy safety: Results of the EMPATHY study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibault Jean-Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.790-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffrer pour évaluer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bibault Jean-Emmanuel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprimer par les nombres : le façonnage statistique et psychométrique des dépressions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (2), pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Parental Genome Blocks in Recombinant Inbred Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 189 (2), pp.645-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.111.129700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Galton: l'obsession de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La grande histoire de la psychologie, Hors série spécial (7), pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquête des outils électroniques de l'individualisation chez les 12-22 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 145/146, pp.335-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savants, sciences et savoirs en société: quelques réflexions sur le renouvellement de la sociologie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tome 64, pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur les laboratoires en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des institutions de la recherche en histoire, philosophie et sociologie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.8-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France - États-Unis: influences croisées en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Internet des 10-20 ans : une ressource pour une communication autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (123), pp.25-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet en Famille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (123), pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines philosophiques et scientifiques de la théorie représentationnelle de la mesure (1930-50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (4), pp.485-513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces sur les sciences sociales vers 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie française après 1945 : places et rôles des méthodes issues de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11, pp.3-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 6, pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsh.006.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et sciences sociales au XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTE CRITIQUE À propos des origines et enjeux de la démographie (XVII ème -XVIII ème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°6, p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléphone portable dans la vie conjugale : retrouver un territoire pour soi ou maintenir le lien conjugal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (112-113), pp.211-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets, définitions et statuts de la mesure en psychologie: une étude historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tome 55 (6) (n°462)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales en France: développement et turbulences dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.64-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets, définitions et statuts de la mesure : une étude historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tome 55 (6) (462), pp.561-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da estatística política à sociologia estatística. Desenvolvimento e transformações da análise estatística da sociedade (séculos XVII-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume 21 (Numéro 41), p.13-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du réalisme en psychologie : étude d'un débat entre arguments mathématiques et arguments empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51 (146), pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie des pratiques scientifiques. Usages des mathématiques en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIX, pp.375-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hors série n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évasion amicale. L'usage du téléphone familial par les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 20 (112-113), pp.211-248</w:t>
+              <w:t xml:space="preserve">, 2000, 18 (103), pp.91-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des sciences au prisme de ses manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7, pp.64-75</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIX, pp.415-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">du téléphone familial par les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reseaux &amp; Telecoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (Numéro 103)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire totale ou histoire-problème? Réponses à Maurice Reuchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (1), pp.182-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'unité de la psychologie par l'unité des sciences : opérationnisme, physicalisme et empirisme logique au secours de la psychophysique américaine (1920-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Tome 55 (6) (462), pp.561-572</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, Tome 52 (2) (440), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018403424003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formats de la générosité : trois explorations du Téléthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heurtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Volume 17 (Numéro 95), p.15-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1999.2156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vannier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et racisme: étudier ou ne pas étudier les &amp;quot;origines&amp;quot;? Telle n'est pas la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Mouvements n°4, mai-juin-juillet 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison statistique et raison sociologique chez Maurice Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 6, pp.95-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhsh.006.0095⟩</w:t>
+              <w:t xml:space="preserve">, 1999, p.69-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsh.001.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...875 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sujet à l'individu social: l'émergence des statistiques sociales et morales (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, La modernité à la Trace, 10, pp.53-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines des idées factorielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Histoire &amp; Mesure, 12 (3), pp.197-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mesure en psychologie de binet à Thurstone, 1900–1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 118 (4), pp.457 - 493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03181359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404661v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01260650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi quantifie-t-on ? Les racines savantes et profanes de la quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La requalification contemporaine des pratiques photographiques. Usages et catégorisation de photos « pense-bêtes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANARY phase B: on-sky open-loop tomographic LGS AO results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Basden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Adaptive Optics Systems IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91481I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2056279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full LQG control with vibration mitigation: from theory to first on-sky validation on the CANARY MOAO demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Sivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-François Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics: Methods, Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Arlington, United States. pp.OTu2A.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AOPT.2013.OTu2A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Fréchet et Maurice Halbwachs à l’Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention à la journée d’étude « Maurice Fréchet » Organisée par le Centre Alexandre Koyré et le CAMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4883,1292 +5000,1292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anamosa, 2022, Le mot est faible, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anamo.marti.2023.01.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. Armand Colin, 2021, 978-2200-62695-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse quantitatives des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 5e édition, 2020, 9782200626945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empire des chiffres. Une sociologie de la quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. Armand Colin, 2020, 9782200625719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.marti.2020.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 5e édition, 2020, 9782200626945</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse quantitative des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2017, 978-2-200-61781-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la sociologie par l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.296, 2016, 978-2-200-61399-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je réussis en socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.200, 2012, 978-2-200-27478-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse quantitative des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2017, 978-2-200-61781-3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2012, 978-2200278267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je réussis en socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2012, Coll. Je réussis, 978-2200274788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau manuel de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.296, 2016, 978-2-200-61399-0</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.256, 2010, 2200248709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et savants. Les études sur la science en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brun</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.200, 2012, 978-2-200-27478-8</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.282, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2012, 978-2200278267</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et Savants. Les études sur les sciences en France, 1950-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.288, 2005, 2-13-054523-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2012, Coll. Je réussis, 978-2200274788</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête et ses méthodes : l'analyse des données quantitatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-200-34029-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.256, 2010, 2200248709</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIOLOGIA DE LAS CIENCIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nueva Vision, pp.368, 2003, 9789506024536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.288, 2005, 2-13-054523-8</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2000, Collection "128" série "Sociologie", 2-09-191063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2-200-34029-X</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l'esprit. Origines et développements de psychométrie, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.386, 1997, Collection "Histoire des Sciences Humaines", 2-7384-5946-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6178,2725 +6295,2725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lepeltier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.195-205, 2022, 9782361067526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Une sociologie des faits sociaux technicisés pour analyser des liens sociaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens sociaux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.13-30, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand internet transforme le lien familial : une enquête dans la France populaire rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens sociaux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les sociologues des religions ? Éclairages sur leurs travaux et leurs identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Béraud; Béatrice de Gasquet; Bruno Duriez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologues en quête de religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-67, 2018, 9782753575349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Logique de Jack Goody : écriture, abstraction et communication dans la vie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La logique de l'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.7-25, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.goody.2018.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Facebook, les jeunes sont-ils dans un monde à part?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire d'internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.120-139, 2016, 978-2-200-61311-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et philosophie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Sciences Humaines, 2013, 978-2-36106-039-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles et places des sociologues dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau manuel de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.223-227, 2013, 978-2-200-28593-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment objectiver des pratiques et des usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2013, 978-2-200-28627-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Galton : l'obsession de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-40, 2012, Histoire de la psychologie, 978-2-36106-020-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berthelot (1945-2006). Dans :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2007, Encyclopaedia Universalis, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières mesures de l'intelligence.&amp;quot; dans : Marie Duru-Bellat et Martine Fournier (coord.), L'intelligence de l'enfant. L'empreinte du social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence de l'enfant. L'empreinte du social.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Humaines Editions, pp.29-40, 2007, 9782912601513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporation&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du corps en sciences humaines et sociales, dir. par Bernard Andrieu.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.258-259, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sciences humaines&amp;quot; (avec Jean-Christophe Marcel). Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.552-555, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.831-833, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du corps en sciences humaines et sociales, dir. par Bernard Andrieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.311-312, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages sociaux des sciences humaines&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1203-1206, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, méthodes quantitatives et sciences humaines&amp;quot;. Dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.750-754, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et savants. Les recherches sur la science en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.253-269, 2005, 978-2-13-054523-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes autour des institutions, chapitre 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savants. Les recherches sur la science en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.111-156, 2005, 978-2-13-054523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation clinique et mesure statistique. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serge Nicolas et Bernard Andrieu (éds) La mesure de l'intelligence. Centenaire de l'échelle Binet-Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.127-155, 2005, 2-7475-9049-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gini (indice de)&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF "Quadrige", pp.296, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude (Mesure)&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF "Quadrige", pp.40-44, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forces et pérennité des institutions, chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savants. Les recherches de la science en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.57-109, 2005, 978-2-13-054523-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématique sociale&amp;quot; (avec la collaboration de Marc Barbut). Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF "Quadrige", pp.436-438, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Merton (1910-2003)&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.457, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, loisir et réussite scolaire (avec Pierre Parlebas). Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langouet Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état de l'enfance: les jeunes et leurs loisirs en France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hachette, pp.145-163, 2004, 2-01-170827-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistischer Sinn und Soziologischer Sinn bei Maurice Halbwachs. Dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Halbwachs- Aspekte des Werks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UVK Verlagsgesellschaft mbH, pp.145-180, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques dans l'écriture en sciences humaines. Evolutions textuelles, transformations conceptuelles et épistémologiques&amp;quot; dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J-M. Berthelot (éd.), figures du texte scientifique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.193-223, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand dictionnaire de la philosophie, dir. par Michel Blay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse &amp; Editions du CNRS, pp.875, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise psychologique et mathématisation&amp;quot;. Dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Damien (dir.), L'expertise.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises &amp; Belles Lettres, pp.225-271, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre, les livres, dans la maison. Pour une sociologie de l'objet livre&amp;quot; Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Desjeux et Isabelle Garabuau-Moussaoui (dir.), Objet banal, objet social. Les objets quotidiens comme révélateurs des relations sociales. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-82, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie, dir. par Pierre Ansart et André Akoun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil et Le Robert, pp.501-504, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude (échelle de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie, Raymond Boudon, Philippe Besnard, Mohamed Cherkaoui &amp; Bernard-Pierre Lécuyer (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la construction sociale des statistiques: &amp;quot;les statistiques parlent d'elles-mêmes&amp;quot;&amp;quot;. Dans :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée confisquée. Quinze idées reçues qui bloquent le débat public, éd. par le Club Merleau-Ponty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.173-191, 1997, cahiers libres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statistiques parlent d'elle-mêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée confisquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8906,91 +9023,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hussards de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9000,206 +9117,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les familles à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jochems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9209,180 +9326,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretien avec Olivier Martin autour de son ouvrage ''L’empire des chiffres'' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dagiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014296v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04014295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9529,51 +9646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.20189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.335.0002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48864" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NLV5K1WD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJWR9DW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jochems" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061774ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibault Jean-Emmanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9WF65CM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.129700" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018403424003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CAC82B4A007C9341FC0EF82DADB19850BCD7784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2156" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.001.0069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056279" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2013.OTu2A.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.marti.2023.01.0001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2020.01" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411242v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langouet Gabriel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.20189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJWR9DW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NLV5K1WD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.335.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jochems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061774ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibault Jean-Emmanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.06.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9WF65CM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.129700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018403424003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CAC82B4A007C9341FC0EF82DADB19850BCD7784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.001.0069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2013.OTu2A.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.marti.2023.01.0001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2020.01" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411236v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langouet Gabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412277v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>