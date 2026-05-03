--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -391,3848 +391,3848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les chiffres façonnent le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 335, pp. 20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.335.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail et ses mesures. Enjeux historiques et questions sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.47347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03214125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Scott, L'œil de l'État. Moderniser, uniformiser, détruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.48864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on mesurer la culture et l’art ? Enjeux et évolutions des mises en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la culture - Carnet de recherches du Comité d'histoire du ministère de la Culture sur les politiques, les institutions et les pratiques culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de travail et ses mesures. Enjeux historiques et questions sociologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.48864⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dessajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dessajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles contemporaines et pratiques numériques : quels ajustements pour quelles normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balleys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jochems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1061774ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering patients for radiation therapy safety: Results of the EMPATHY study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibault Jean-Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.790-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les chiffres façonnent le monde</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffrer pour évaluer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafond de verre chez les enseignants chercheurs en sociologie et démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (36), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.036.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes devant les étapes de la carrière d'enseignant-e chercheur-e : deux corps, deux sexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genre et sociologie à l'université, 43, pp.45-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprimer par les nombres : le façonnage statistique et psychométrique des dépressions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (2), pp.67-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of Parental Genome Blocks in Recombinant Inbred Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (2), pp.645-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.111.129700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Galton: l'obsession de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 335, pp. 20-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, La grande histoire de la psychologie, Hors série spécial (7), pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...258 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquête des outils électroniques de l'individualisation chez les 12-22 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 145/146, pp.335-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savants, sciences et savoirs en société: quelques réflexions sur le renouvellement de la sociologie des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome 64, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les laboratoires en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude des institutions de la recherche en histoire, philosophie et sociologie des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.8-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internet des 10-20 ans : une ressource pour une communication autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 22 (123), pp.25-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Dagiral</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet en Famille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 22 (123), pp.9-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Dagiral</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France - États-Unis: influences croisées en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Dessajan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Legon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines philosophiques et scientifiques de la théorie représentationnelle de la mesure (1930-50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (4), pp.485-513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets, définitions et statuts de la mesure en psychologie: une étude historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tome 55 (6) (n°462)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléphone portable dans la vie conjugale : retrouver un territoire pour soi ou maintenir le lien conjugal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 20 (112-113), pp.211-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jochems</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques et sciences sociales au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.3-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOTE CRITIQUE À propos des origines et enjeux de la démographie (XVII ème -XVIII ème siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°6, p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales en France: développement et turbulences dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.64-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femmes et hommes devant les étapes de la carrière d'enseignant-e chercheur-e : deux corps, deux sexes ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets, définitions et statuts de la mesure : une étude historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genre et sociologie à l'université, 43, pp.45-62</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tome 55 (6) (462), pp.561-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bibault Jean-Emmanuel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie française après 1945 : places et rôles des méthodes issues de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giraud</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhsh.006.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chiffrer pour évaluer ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces sur les sciences sociales vers 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du réalisme en psychologie : étude d'un débat entre arguments mathématiques et arguments empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (2), pp.67-90</w:t>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51 (146), pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da estatística política à sociologia estatística. Desenvolvimento e transformações da análise estatística da sociedade (séculos XVII-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume 21 (Numéro 41), p.13-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Francis Galton: l'obsession de la mesure</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie des pratiques scientifiques. Usages des mathématiques en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La grande histoire de la psychologie, Hors série spécial (7), pp.20-21</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIX, pp.375-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hors série n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évasion amicale. L'usage du téléphone familial par les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 145/146, pp.335-366</w:t>
+              <w:t xml:space="preserve">, 2000, 18 (103), pp.91-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Savants, sciences et savoirs en société: quelques réflexions sur le renouvellement de la sociologie des sciences</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des sciences au prisme de ses manuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tome 64, pp.5-19</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIX, pp.415-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">du téléphone familial par les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.4-6</w:t>
+              <w:t xml:space="preserve">Reseaux &amp; Telecoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (Numéro 103)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une étude des institutions de la recherche en histoire, philosophie et sociologie des sciences</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire totale ou histoire-problème? Réponses à Maurice Reuchlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.8-18</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (1), pp.182-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'unité de la psychologie par l'unité des sciences : opérationnisme, physicalisme et empirisme logique au secours de la psychophysique américaine (1920-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Tome 52 (2) (440), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018403424003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formats de la générosité : trois explorations du Téléthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Keck</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heurtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Volume 17 (Numéro 95), p.15-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1999.2156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et racisme: étudier ou ne pas étudier les &amp;quot;origines&amp;quot;? Telle n'est pas la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Mouvements n°4, mai-juin-juillet 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison statistique et raison sociologique chez Maurice Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11, pp.3-12</w:t>
-[...1741 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1999, p.69-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhsh.001.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4309,174 +4309,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Mesure en psychologie de binet à Thurstone, 1900–1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 118 (4), pp.457 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03181359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines des idées factorielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Histoire &amp; Mesure, 12 (3), pp.197-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260650v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01404661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5163,653 +5163,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'empire des chiffres. Une sociologie de la quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. Armand Colin, 2020, 9782200625719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.marti.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’analyse quantitatives des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 5e édition, 2020, 9782200626945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse quantitative des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2017, 978-2-200-61781-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la sociologie par l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.296, 2016, 978-2-200-61399-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse quantitative des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2017, 978-2-200-61781-3</w:t>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2012, 978-2200278267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je réussis en socio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.200, 2012, 978-2-200-27478-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François de Singly</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je réussis en socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.296, 2016, 978-2-200-61399-0</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2012, Coll. Je réussis, 978-2200274788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...170 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau manuel de sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,234 +6838,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôles et places des sociologues dans la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau manuel de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.223-227, 2013, 978-2-200-28593-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment objectiver des pratiques et des usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2013, 978-2-200-28627-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction sociale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Sciences Humaines, 2013, 978-2-36106-039-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01512311v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01512302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Galton : l'obsession de la mesure</w:t>
               </w:r>
@@ -7252,465 +7252,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages sociaux des sciences humaines&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1203-1206, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incorporation&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps en sciences humaines et sociales, dir. par Bernard Andrieu.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.258-259, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sciences humaines&amp;quot; (avec Jean-Christophe Marcel). Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.552-555, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du corps en sciences humaines et sociales, dir. par Bernard Andrieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.311-312, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets&amp;quot;. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.831-833, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Usages sociaux des sciences humaines&amp;quot;. Dans:</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, méthodes quantitatives et sciences humaines&amp;quot;. Dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dictionnaire des sciences humaines, dir. par Sylvie Mesure et Patrick Savidan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1203-1206, 2006</w:t>
+              <w:t xml:space="preserve">, PUF, pp.750-754, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Dans:</w:t>
+                <w:t xml:space="preserve">Incertitudes autour des institutions, chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
@@ -7719,93 +7719,464 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et savants. Les recherches sur la science en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.253-269, 2005, 978-2-13-054523-1</w:t>
+              <w:t xml:space="preserve">, PUF, pp.111-156, 2005, 978-2-13-054523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411243v1</w:t>
+                <w:t xml:space="preserve">hal-01411242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes autour des institutions, chapitre 3</w:t>
+                <w:t xml:space="preserve">Évaluation clinique et mesure statistique. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serge Nicolas et Bernard Andrieu (éds) La mesure de l'intelligence. Centenaire de l'échelle Binet-Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-155, 2005, 2-7475-9049-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gini (indice de)&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF "Quadrige", pp.296, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude (Mesure)&amp;quot;. Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF "Quadrige", pp.40-44, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forces et pérennité des institutions, chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savants. Les recherches de la science en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.57-109, 2005, 978-2-13-054523-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématique sociale&amp;quot; (avec la collaboration de Marc Barbut). Dans:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée sociologique, dir. par Massimo Borlandi, Raymond Boudon, Mahamed Cherkaoui et Bernard Valade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF "Quadrige", pp.436-438, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Dans:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
@@ -7814,440 +8185,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et savants. Les recherches sur la science en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.111-156, 2005, 978-2-13-054523-1</w:t>
+              <w:t xml:space="preserve">, PUF, pp.253-269, 2005, 978-2-13-054523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01411653v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Merton (1910-2003)&amp;quot;. Dans:</w:t>
               </w:r>
@@ -8378,165 +8378,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques dans l'écriture en sciences humaines. Evolutions textuelles, transformations conceptuelles et épistémologiques&amp;quot; dans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J-M. Berthelot (éd.), figures du texte scientifique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.193-223, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statistischer Sinn und Soziologischer Sinn bei Maurice Halbwachs. Dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maurice Halbwachs- Aspekte des Werks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UVK Verlagsgesellschaft mbH, pp.145-180, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411267v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01411378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychométrie</w:t>
               </w:r>
@@ -8723,165 +8723,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attitude (échelle de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie, Raymond Boudon, Philippe Besnard, Mohamed Cherkaoui &amp; Bernard-Pierre Lécuyer (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statistiques sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie, dir. par Pierre Ansart et André Akoun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Seuil et Le Robert, pp.501-504, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la construction sociale des statistiques: &amp;quot;les statistiques parlent d'elles-mêmes&amp;quot;&amp;quot;. Dans :</w:t>
               </w:r>
@@ -9334,164 +9334,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dagiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Olivier Martin autour de son ouvrage ''L’empire des chiffres'' »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014295v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04014296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9646,51 +9646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.20189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJWR9DW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NLV5K1WD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.335.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jochems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061774ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibault Jean-Emmanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.06.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9WF65CM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.129700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018403424003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CAC82B4A007C9341FC0EF82DADB19850BCD7784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.001.0069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2013.OTu2A.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.marti.2023.01.0001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2020.01" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411236v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langouet Gabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412277v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beraud Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.20189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.029.0201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.335.0002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRJWR9DW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NLV5K1WD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jochems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061774ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibault Jean-Emmanuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2016.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9WF65CM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.036.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.129700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018403424003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CAC82B4A007C9341FC0EF82DADB19850BCD7784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.001.0069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03181359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Morris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Basden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Osborn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01722813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sivo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Fran&#231;ois Raynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2013.OTu2A.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.marti.2023.01.0001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2020.01" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langouet Gabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>