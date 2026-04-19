--- v0 (2026-03-28)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier MASSOL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero: Optimal Planning of the CCS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Private Values of Demand Response: Insights for Mass Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bottom-up model of electricity demand response with a stochastic dynamic programming approach: application to system value of demand response in the European energy crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonizing Aviation with Sustainable Aviation Fuels: Myths and Realities of the Roadmaps to Net Zero by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power to Gas always Beneficial ? The Implications of Ownership Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Pipeline Systems : An Analytical Lens for CCS Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cedreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking CO2 Infrastructure Deployment The Impact of Carbon Removal Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Distribution Systems in Europe : An Overview of Contemporary Regulatory Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Perico E Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Day-Ahead Prices Informative for Predicting the Next Day’s Consumption of Natural Gas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the free destination option in the LNG Imbroglio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil- and Bio-energy with Carbon Capture and Storage : insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Return Regulation to Unlock Natural Gas Pipeline Deployment : insights from a Mozambican project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy measures targeting a more integrated gas market : Impact of a merger of two trading zones on prices and arbitrage activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Power and Spatial Arbitrage beween Interconnected Gas Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Technology and Cost Structure of a Natural Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets A Litterature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions against Iran: An assessment of their global impact through the lens of international methanol prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for early adoption of carbon capture technology: further considerations from a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Eckhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export diversification and resource-based industrialization : the case of natural gas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power across the Channel: Are Continental European gas markets isolated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the CCS Club ! Insights from a Northwest European CO2 pipeline project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply and retail competition in the European gas market, some model-based insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Nash-Cournot Model for the North-Western European Natural Gas Markets with a Fuel Substitution Demand Function: The GaMMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Nash-Cournot model for the northwest European natural gas markets with a fuel substitutions demand function. The GaMMES model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply in the European Gas Market A model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies coopératives dans l'industrie du GNL : l'argument de la rationalisation est-il fondé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost function for the natural gas transmission industry: further considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening aviation with sustainable aviation fuels : Insights from decarbonization scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123943. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of nuclear power plants’ flexibility: A multistage stochastic dynamic programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining powers in cooperative Carbon Dioxide Removal deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2024.2445167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen subsidies under three pillar-frameworks: A Europe-United States multi-stakeholder comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergaentzlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.115284. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Collaboration in Carbon Dioxide Removal: Navigating a Fragmented Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topical Collection on Carbon Dioxide Removal, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-025-00280-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonizing aviation with sustainable aviation fuels: Myths and realities of the roadmaps to net zero by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.115279. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade sanctions and international market integration : Evidence from the sanctions on Iranian methanol exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 47 (2), pp.637-663. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the landscape of carbon dioxide removal research : A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.103004. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad71e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial ? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.107094. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build More and Regret Less : Oversizing H2 and CCS Pipeline Systems under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113625. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2023.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating the Deployment of Bioenergy with Carbon Capture and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (19), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : « Un cartel européen d’acheteurs de gaz permettrait d’obtenir des producteurs un prix plus bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Day-ahead Prices Informative for Predicting the Next Day's Consumption of Natural Gas? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.43.5.atho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking CO2 infrastructure deployment: The impact of carbon removal accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.113265. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance de l’Europe au gaz russe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.147.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-of-return regulation to unlock natural gas pipeline deployment: Insights from a Mozambican project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.104537. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2019.104537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the free destination option in the LNG imbroglio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.104764. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy measures targeting a more integrated gas market: Impact of a merger of two trading zones on prices and arbitrage activity in France ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.583-593. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2019.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-018-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power and spatial arbitrage between interconnected gas hubs ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (01), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.39.SI2.omas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-018-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology and cost structure of a natural gas pipeline: Insights for costs and rate-of-return regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.32 - 37. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing industrial CO 2 emissions in Spain: Infrastructures, costs and break-even prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.545 - 560. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for early adoption of carbon capture technology: Further considerations from a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Eckhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.246-252. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the CCS Club ! The economics of CO2 pipeline projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (1), pp.259-275. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export diversification through resource-based industrialization: The case of natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (3), pp.1067-1082. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Nash–Cournot Model for the Northwestern European Natural Gas Markets with a Fuel Substitution Demand Function : The GaMMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-012-9171-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.240-251. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply and retail competition in the European gas market.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (7), pp.4077-4088. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for the Natural Gas Transmission Industry: Further Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.95-122. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013791X.2011.573615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among liquefied natural gas suppliers: Is rationalization the sole objective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.933-947. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation, simplification, compétitivité : cherchez l’intrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cretì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier : l'entreprise à l'épreuve du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : bouleversements et défis énergétiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS Deployment, Cost, Infrastructure and Policy Issues: the Case of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop of the Chair the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MinesParis PSL*, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Renewable Hydrogen Regulation and Subsidies: Economic and Environmental Impacts of Distorted Electrolyser Flexibility Incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergaentzlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAEE International Conference Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Export Diversification in Resource-based Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScaLab Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P), Sep 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFs and the 2050 Aviation Challenge: Between Myth and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the MINDSET Clean H2 Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Munich Center for Energy Markets, Oct 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's New Oil and Gas Geopolitics: Where Are We Headed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe at the Crossroads: Energy Security Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Patters and Drivers in Carbon Dioxide Removal Academic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 45th International conference Istanbul 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Boğaziçi Üniversitesi, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Private Values of Demand Response: Insights for Mass Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 45th International conference Istanbul 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international CDR race: Insights from a bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Energy Transition Week 2024 - Workshop: CDR &amp; Negative Emission Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Mar 2024, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power in LNG trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Energy Transition Week 2024: Workshop: The Role of Natural Gas in The Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU Trondheim, Mar 2024, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems?Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series at the Lehrstuhl für Energiewirtschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Duisburg-Essen, Jan 2024, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair the Economics of Gas - Mines Paris, May 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4364482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CCS Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les infrastructures CCS : enjeux, modèles économiques et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEE - AIEN -Evolen, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDDP Models of Demand Response : A Promising Framework and Applications to Europeans Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline system: An analytical lens for CCS regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Stratégie - EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero through CCS pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems? Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Maryland, Oct 2023, College Park (MD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero through CCS pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAEE Student Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL* Energy Economics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL* (University Paris Dauphine &amp; Mines Paris), Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Removal Beyond Borders: How to Share the Gains from Inter-Regional Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening aviation: What should we expect from Sustainable Aviation Fuels (SAFs)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Internationale sur les Enjeux de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Energie et Prospérité, Chaire Armand Peugeot, et Chaire Economie du Climat, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems? Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Cátedra de Sostenibilidad Energética</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Barcelona, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building More and Regretting Less: Oversizing CO2 and H2 Pipeline Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline systems: An analytical lens for CCS regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Game Theory, an introduction with some applications in Energy Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sargent Centre seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Feb 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on ownership and strategic use of power-to-hydrogen: a case study of the north-western European electricity, gas and hydrogen markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mégy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power in Power-to-Gas and related markets? Preliminary insights for the upcoming interrelated power, gas, and hydrogen industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential of Demand Response as a Source of Flexibility in Low-carbon Power Systems: Insights from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2022, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux énergétiques et économiques de la guerre en Ukraine pour l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPII, May 2022, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Flexible Nuclear Generation in Low-Carbon Power Systems: A Stochastic Dual Dynamic Programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation gazière de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABS Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UM6P - Africa Business School, Mar 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 removal and 1.5°C: Sharing the gains from inter-regional cooperation using a game-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Sep 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response ? A Stochastic Dual Dynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm University, Nov 2022, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Dual Dynamic Programming as a modelling Tool for Power Systems with Demand Response and intermittent Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Do Consumers Want to Opt into Real-time Pricing for Electricity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schittekatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Environment and Energy Finance Issues (ISEFI-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Center for Energy Economics and Environment, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance de l’Europe au gaz russe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : déflagrations et recompositions économiques et financières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Dec 2022, PARIS, INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Flexible Nuclear Generation in Low-Carbon Power Systems : A Stochastic Dual Dynamic Programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Trans-Atlantic Infraday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term market design for the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Saguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Nov 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who refines oil and why: disentangling investment decisions from countries and companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current and Future Challenges to Energy Security – 6th AIEE Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association of Energy Economists – AIEE, Dec 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-energy with Carbon Capture and Storage in Sweden: Infrastructure, costs and break-even prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAEE Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who refines and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAEE Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil-and Bio-energy with Carbon Capture and Storage: insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics: A Focus on Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Economic Analyses: Applications in the Energy Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering Lab Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGI - CentraleSupélec, Nov 2020, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil-and Bio-energy with Carbon Capture and Storage: insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building fossil- and bio-energy with carbon capture and storage: insights from a Swedish case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Research Seminar on Environment, Resource and Climate Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIW Berlin, Dec 2020, Berlin (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production intermittence in spot electricity markets: a behavioral simulations approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 INFORMS Annual Meeting (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade sanctions & international spatial integration: What is the impact of sanctioning Iran?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Institute Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Studies Institute - National University of Singapore, Dec 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions against Iran’s petrochemical exports: Did they have an impact on international prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Trans-Atlantic Infraday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Federal Energy Regulatory Commission (FERC), Oct 2019, Washington (District of Columbia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are day-ahead prices informative for predicting the next day’s consumption of natural gas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economics (IAEE), May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-of-return Regulation To Unlock Natural Gas Pipeline Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of CCS chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie d'Orléans (LEO), Jan 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are day-ahead prices informative for predicting the next day’s consumption of natural gas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORM, Oct 2019, Seattle (WA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the US Federal Helium Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie du Climat, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology & cost structure of a natural gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL* Research Seminar series on Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNG trade and spatial arbitrage: are we facing a globally integrated market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Economics of Natural Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chair the Economics of Gas at Mines Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS deployment: overlooked coordination issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Natural Gas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian University of Science and Technology (NTNU), Nov 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics : a focus on Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie d'Orléans (LEO), Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Industrial CO2 Emissions in Spain: Infrastructures, Costs, and Break-even Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Nov 2018, Phoenix (AZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking natural gas pipeline deployment in a LDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economic, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International research efforts on Carbon Dioxide Removal technologies: A Bibliometric Analysis 3 rd International Conference on Negative CO 2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO₂ Emissions 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oxford, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline systems: An analytical lens for CCS regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Marcel Boiteux Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier MASSOL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero: Optimal Planning of the CCS Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Private Values of Demand Response: Insights for Mass Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bottom-up model of electricity demand response with a stochastic dynamic programming approach: application to system value of demand response in the European energy crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonizing Aviation with Sustainable Aviation Fuels: Myths and Realities of the Roadmaps to Net Zero by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power to Gas always Beneficial ? The Implications of Ownership Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Pipeline Systems : An Analytical Lens for CCS Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cedreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking CO2 Infrastructure Deployment The Impact of Carbon Removal Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Distribution Systems in Europe : An Overview of Contemporary Regulatory Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Perico E Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil- and Bio-energy with Carbon Capture and Storage : insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Day-Ahead Prices Informative for Predicting the Next Day’s Consumption of Natural Gas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the free destination option in the LNG Imbroglio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Return Regulation to Unlock Natural Gas Pipeline Deployment : insights from a Mozambican project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy measures targeting a more integrated gas market : Impact of a merger of two trading zones on prices and arbitrage activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Power and Spatial Arbitrage beween Interconnected Gas Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Technology and Cost Structure of a Natural Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets A Litterature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions against Iran: An assessment of their global impact through the lens of international methanol prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for early adoption of carbon capture technology: further considerations from a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Eckhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export diversification and resource-based industrialization : the case of natural gas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power across the Channel: Are Continental European gas markets isolated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the CCS Club ! Insights from a Northwest European CO2 pipeline project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Nash-Cournot Model for the North-Western European Natural Gas Markets with a Fuel Substitution Demand Function: The GaMMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve A. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply and retail competition in the European gas market, some model-based insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Nash-Cournot model for the northwest European natural gas markets with a fuel substitutions demand function. The GaMMES model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply in the European Gas Market A model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost function for the natural gas transmission industry: further considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies coopératives dans l'industrie du GNL : l'argument de la rationalisation est-il fondé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS Deployment, Cost, Infrastructure and Policy Issues: the Case of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop of the Chair the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MinesParis PSL*, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Export Diversification in Resource-based Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScaLab Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P), Sep 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Renewable Hydrogen Regulation and Subsidies: Economic and Environmental Impacts of Distorted Electrolyser Flexibility Incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergaentzlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAEE International Conference Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFs and the 2050 Aviation Challenge: Between Myth and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the MINDSET Clean H2 Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Munich Center for Energy Markets, Oct 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's New Oil and Gas Geopolitics: Where Are We Headed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe at the Crossroads: Energy Security Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES, Jun 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international CDR race: Insights from a bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Energy Transition Week 2024 - Workshop: CDR &amp; Negative Emission Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Mar 2024, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Private Values of Demand Response: Insights for Mass Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 45th International conference Istanbul 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Patters and Drivers in Carbon Dioxide Removal Academic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 45th International conference Istanbul 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Boğaziçi Üniversitesi, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power in LNG trade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Energy Transition Week 2024: Workshop: The Role of Natural Gas in The Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU Trondheim, Mar 2024, Trondheim et Loen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems?Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series at the Lehrstuhl für Energiewirtschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Duisburg-Essen, Jan 2024, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems? Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Engineering Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Maryland, Oct 2023, College Park (MD), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero through CCS pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAEE Student Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL* Energy Economics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL* (University Paris Dauphine &amp; Mines Paris), Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Removal Beyond Borders: How to Share the Gains from Inter-Regional Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline system: An analytical lens for CCS regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing India towards Net Zero through CCS pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Stratégie - EDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening aviation: What should we expect from Sustainable Aviation Fuels (SAFs)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Internationale sur les Enjeux de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Energie et Prospérité, Chaire Armand Peugeot, et Chaire Economie du Climat, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of CCS Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les infrastructures CCS : enjeux, modèles économiques et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEE - AIEN -Evolen, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDDP Models of Demand Response : A Promising Framework and Applications to Europeans Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response in power systems? Insights from a hydropower viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Cátedra de Sostenibilidad Energética</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Barcelona, Mar 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building More and Regretting Less: Oversizing CO2 and H2 Pipeline Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2023, Phoenix (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline systems: An analytical lens for CCS regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair the Economics of Gas - Mines Paris, May 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4364482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential of Demand Response as a Source of Flexibility in Low-carbon Power Systems: Insights from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2022, Indianapolis (IN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux énergétiques et économiques de la guerre en Ukraine pour l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPII, May 2022, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation gazière de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABS Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UM6P - Africa Business School, Mar 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Flexible Nuclear Generation in Low-Carbon Power Systems: A Stochastic Dual Dynamic Programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power in Power-to-Gas and related markets? Preliminary insights for the upcoming interrelated power, gas, and hydrogen industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 removal and 1.5°C: Sharing the gains from inter-regional cooperation using a game-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Sep 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of demand-response ? A Stochastic Dual Dynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm University, Nov 2022, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Dual Dynamic Programming as a modelling Tool for Power Systems with Demand Response and intermittent Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAEE European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Do Consumers Want to Opt into Real-time Pricing for Electricity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schittekatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Environment and Energy Finance Issues (ISEFI-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Center for Energy Economics and Environment, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance de l’Europe au gaz russe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : déflagrations et recompositions économiques et financières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Dec 2022, PARIS, INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Flexible Nuclear Generation in Low-Carbon Power Systems : A Stochastic Dual Dynamic Programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual Trans-Atlantic Infraday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on ownership and strategic use of power-to-hydrogen: a case study of the north-western European electricity, gas and hydrogen markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mégy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Game Theory, an introduction with some applications in Energy Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sargent Centre seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imperial College London, Feb 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term market design for the electricity sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Saguan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Trans-Atlantic Infraday Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Nov 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who refines oil and why: disentangling investment decisions from countries and companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current and Future Challenges to Energy Security – 6th AIEE Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association of Energy Economists – AIEE, Dec 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-energy with Carbon Capture and Storage in Sweden: Infrastructure, costs and break-even prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAEE Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who refines and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAEE Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEE, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Economic Analyses: Applications in the Energy Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering Lab Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGI - CentraleSupélec, Nov 2020, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil-and Bio-energy with Carbon Capture and Storage: insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building fossil- and bio-energy with carbon capture and storage: insights from a Swedish case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Research Seminar on Environment, Resource and Climate Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIW Berlin, Dec 2020, Berlin (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building infrastructures for Fossil-and Bio-energy with Carbon Capture and Storage: insights from a cooperative game-theoretic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics: A Focus on Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production intermittence in spot electricity markets: a behavioral simulations approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 INFORMS Annual Meeting (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Nov 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of CCS chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie d'Orléans (LEO), Jan 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are day-ahead prices informative for predicting the next day’s consumption of natural gas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORM, Oct 2019, Seattle (WA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-of-return Regulation To Unlock Natural Gas Pipeline Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the US Federal Helium Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie du Climat, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are day-ahead prices informative for predicting the next day’s consumption of natural gas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economics (IAEE), May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions against Iran’s petrochemical exports: Did they have an impact on international prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Trans-Atlantic Infraday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Federal Energy Regulatory Commission (FERC), Oct 2019, Washington (District of Columbia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology & cost structure of a natural gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL* Research Seminar series on Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNG trade and spatial arbitrage: are we facing a globally integrated market?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Economics of Natural Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chair the Economics of Gas at Mines Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade sanctions & international spatial integration: What is the impact of sanctioning Iran?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Institute Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Studies Institute - National University of Singapore, Dec 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Industrial CO2 Emissions in Spain: Infrastructures, Costs, and Break-even Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS, Nov 2018, Phoenix (AZ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking natural gas pipeline deployment in a LDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Energy Economic, Jun 2018, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics : a focus on Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie d'Orléans (LEO), Apr 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS deployment: overlooked coordination issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTNU Natural Gas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Norwegian University of Science and Technology (NTNU), Nov 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining powers in cooperative Carbon Dioxide Removal deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chiquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lowing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mac Dowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2024.2445167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of nuclear power plants’ flexibility: A multistage stochastic dynamic programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen subsidies under three pillar-frameworks: A Europe-United States multi-stakeholder comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergaentzlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dussartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.115284. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Collaboration in Carbon Dioxide Removal: Navigating a Fragmented Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topical Collection on Carbon Dioxide Removal, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-025-00280-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonizing aviation with sustainable aviation fuels: Myths and realities of the roadmaps to net zero by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.115279. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening aviation with sustainable aviation fuels : Insights from decarbonization scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123943. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade sanctions and international market integration : Evidence from the sanctions on Iranian methanol exports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 47 (2), pp.637-663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the landscape of carbon dioxide removal research : A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.103004. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad71e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Power-to-Gas always beneficial ? The implications of ownership structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Megy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.107094. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build More and Regret Less : Oversizing H2 and CCS Pipeline Systems under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.113625. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2023.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : « Un cartel européen d’acheteurs de gaz permettrait d’obtenir des producteurs un prix plus bas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating the Deployment of Bioenergy with Carbon Capture and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (19), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are Day-ahead Prices Informative for Predicting the Next Day's Consumption of Natural Gas? Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.43.5.atho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking CO2 infrastructure deployment: The impact of carbon removal accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu Schippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.113265. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance de l’Europe au gaz russe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.147.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the free destination option in the LNG imbroglio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.104764. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-of-return regulation to unlock natural gas pipeline deployment: Insights from a Mozambican project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.104537. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2019.104537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy measures targeting a more integrated gas market: Impact of a merger of two trading zones on prices and arbitrage activity in France ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.583-593. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2019.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market power and spatial arbitrage between interconnected gas hubs ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (01), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.39.SI2.omas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out the U.S. Federal Helium Reserve: Policy insights from a world helium model☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rifaat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-018-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology and cost structure of a natural gas pipeline: Insights for costs and rate-of-return regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perrotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.32 - 37. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing industrial CO 2 emissions in Spain: Infrastructures, costs and break-even prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.545 - 560. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Integration of Natural Gas Markets: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dukhanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Sustainable/Renewable Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (2), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40518-018-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for early adoption of carbon capture technology: Further considerations from a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Eckhause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.246-252. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the CCS Club ! The economics of CO2 pipeline projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (1), pp.259-275. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export diversification through resource-based industrialization: The case of natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Banal-Estañol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (3), pp.1067-1082. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a fuel demand function portraying interfuel substitution, a system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.240-251. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Nash–Cournot Model for the Northwestern European Natural Gas Markets with a Fuel Substitution Demand Function : The GaMMES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-012-9171-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Function for the Natural Gas Transmission Industry: Further Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Economist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.95-122. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0013791X.2011.573615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of supply and retail competition in the European gas market.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (7), pp.4077-4088. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among liquefied natural gas suppliers: Is rationalization the sole objective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tchung-Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.933-947. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation, simplification, compétitivité : cherchez l’intrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cretì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier : l'entreprise à l'épreuve du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre en Ukraine : bouleversements et défis énergétiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Grekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International research efforts on Carbon Dioxide Removal technologies: A Bibliometric Analysis 3 rd International Conference on Negative CO 2 emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Presty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Negative CO₂ Emissions 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oxford, United Kingdom. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 pipeline systems: An analytical lens for CCS regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cebreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Marcel Boiteux Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04271439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Megy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cedreros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu Schippers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03609403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03897936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Perico E Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03178474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;vi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03192881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Baba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03118399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03192508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perrotton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03188544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dukhanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03186965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Banal-Esta&#241;ol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03187625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03187890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rifaat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Eckhause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01031565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03206457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tchung-Ming" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02472342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02472318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Gabriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02505496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02469480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02469553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.04.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chiquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mac Dowell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2445167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Guillotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115284" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Presty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00280-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115279" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13427" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad71e0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04127650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113625" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03846806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2022018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03647981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03521140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.5.atho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113265" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03955439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0227" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.104537" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02955119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02264891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.05.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04292878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-018-0107-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01916609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.SI2.omas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01981099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2018.08.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01939648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01906191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01892620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.12.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.05.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-012-9171-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8B3TZX6F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.03.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJH9RX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013791X.2011.573615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2010.02.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cret&#236;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04317265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05136240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4364482" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318880v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894320v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;gy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schittekatte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03955467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03125024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03125033v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04271439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Megy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cedreros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu Schippers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03609403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03897936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Perico E Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03118399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03178474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S&#233;vi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03192881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Baba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03192508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perrotton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03188544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dukhanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03186965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Banal-Esta&#241;ol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03187625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03187890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rifaat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Eckhause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01031565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02475017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03206457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tchung-Ming" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve A. Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02472318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02472342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02505496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabriel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02469553v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02469480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05136240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Guillotin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Presty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Farah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chiquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mac Dowell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4364482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schittekatte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03955467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;gy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03125033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03125024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2024.2445167" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115284" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00280-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123943" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13427" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad71e0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04127650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113625" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03647981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03846806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2022018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03521140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.43.5.atho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03955439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Grekou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02955119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104764" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02418234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.104537" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02264891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2019.05.044" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01916609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.39.SI2.omas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01981099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2018.08.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01939648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-018-0107-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01906191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.05.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01892620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.01.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04292878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.05.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912929v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-012-9171-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8B3TZX6F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013791X.2011.573615" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.03.043" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJH9RX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2010.02.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cret&#236;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04317265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>