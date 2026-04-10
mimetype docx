--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -681,311 +681,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
+                <w:t xml:space="preserve">Ara-Rhizotron: An Effective Culture System to Study Simultaneously Root and Shoot Development of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280 (1-2), pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-3224-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334728v1</w:t>
+                <w:t xml:space="preserve">hal-01334723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ara-Rhizotron: An Effective Culture System to Study Simultaneously Root and Shoot Development of Arabidopsis</w:t>
+                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 280 (1-2), pp.253-266. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-005-3224-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334723v1</w:t>
+                <w:t xml:space="preserve">hal-01334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,277 +1618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192123v1</w:t>
+                <w:t xml:space="preserve">hal-01192036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Hutchings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192036v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1919,90 +1919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2040,90 +2040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliman S. Elhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
@@ -2165,90 +2165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,51 +2751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-3224-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0LT4TQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-3224-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0LT4TQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>