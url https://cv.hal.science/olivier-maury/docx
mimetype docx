--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -681,311 +681,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ara-Rhizotron: An Effective Culture System to Study Simultaneously Root and Shoot Development of Arabidopsis</w:t>
+                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 280 (1-2), pp.253-266. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-005-3224-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334723v1</w:t>
+                <w:t xml:space="preserve">hal-01334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified conceptual model of carbon/nitrogen functioning for QTL analysis of winter wheat adaptation to nitrogen deficiency</w:t>
+                <w:t xml:space="preserve">Ara-Rhizotron: An Effective Culture System to Study Simultaneously Root and Shoot Development of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Devienne-Barret</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 113 (6), pp.1131-1146. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280 (1-2), pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0373-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-3224-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334728v1</w:t>
+                <w:t xml:space="preserve">hal-01334723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,277 +1618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Hutchings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192036v1</w:t>
+                <w:t xml:space="preserve">hal-01192123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192123v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1900,355 +1900,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sliman S. Elhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Devienne-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373055v1</w:t>
+                <w:t xml:space="preserve">hal-03373035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mechanisms involved in nitrogen deficiency tolerance of wheat using a simplified model of C/N relations and root architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliman S. Elhani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Growth Phenotyping and Imaging in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373035v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N nutrition impact on root architecture of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Nitrogen 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0fda590f7ff1823012813204b44ec7e8b337db4c;origin=https://forge.inrae.fr/tempo/sido.git;visit=swh:1:snp:edd9b23789c32f131d92dff121376266fd37925d;anchor=swh:1:rev:1b0ff1968a24afa17a45d1567ab7cc937d2ae0aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2751,51 +2751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-3224-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0LT4TQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02440586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0373-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9L44KP5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Devienne-Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-3224-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z0LT4TQ8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman S. Elhani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0fda590f7ff1823012813204b44ec7e8b337db4c;origin=https://forge.inrae.fr/tempo/sido.git;visit=swh:1:snp:edd9b23789c32f131d92dff121376266fd37925d;anchor=swh:1:rev:1b0ff1968a24afa17a45d1567ab7cc937d2ae0aa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>