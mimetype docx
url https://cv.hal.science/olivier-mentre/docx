--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (180)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (182)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- to Tetra-nuclear Iron Dichloride Complexes Bearing N -(Fluoro)-aryl-Substituted Iminopyridine Ligands: Synthesis, Structures, Magnetic Properties, and Polymerization of Isoprene</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of mixed-metal (Bi2O2)(Fe 1−xMxF4) Aurivillius oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obaid Hashmi</w:t>
+                <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Caulier</w:t>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Capet</w:t>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Minaud</w:t>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (29), pp.14836-14852. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (38), pp.14547 - 14558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01303h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163264v1</w:t>
+                <w:t xml:space="preserve">hal-05333448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated Phosphates, BaMPO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;F (M = Mn, Fe), with One-Dimensional Channels: Structure and Magnetism</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Q. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. D. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,243 +502,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of mixed-metal (Bi2O2)(Fe 1−xMxF4) Aurivillius oxyfluorides</w:t>
+                <w:t xml:space="preserve">Mono- to Tetra-nuclear Iron Dichloride Complexes Bearing N -(Fluoro)-aryl-Substituted Iminopyridine Ligands: Synthesis, Structures, Magnetic Properties, and Polymerization of Isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Wolber</w:t>
+                <w:t xml:space="preserve">Obaid Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Duffort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Raphael Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (38), pp.14547 - 14558. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (29), pp.14836-14852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01303h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333448v1</w:t>
+                <w:t xml:space="preserve">hal-05163264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetism, Anion Disorder, and Lattice Defects in the S = 5/2 [Bi2O2][Mn2+F4] Aurivillius Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (15), pp.5846-5856. </w:t>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Bouddouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 1346, pp.143178. </w:t>
@@ -936,77 +936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1063,1476 +1063,1476 @@
                 <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Arnold</w:t>
+                <w:t xml:space="preserve">Donna C. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fauth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 154, pp.107581. </w:t>
+              <w:t xml:space="preserve">, 2024, Solid State Sciences, 154, pp.107581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394200v1</w:t>
+                <w:t xml:space="preserve">hal-04694809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant coercive-field (H$c$ @ 2K $&amp;gt;$ 17 T) by freezing of magnetic domains in BaFe$_2$(PO$_4$)$_2$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">2D to 3D Magnetism in Synthetic Micas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Rosas-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Wolber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107577⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202408266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785402v1</w:t>
+                <w:t xml:space="preserve">hal-04794081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cadmium(II) coordination complexes based on pentaatomic N-heterocycles and thiocyanate ion as ligands: Synthesis, crystal structure, spectroscopic characterizations, and Hirshfeld surface analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+                <w:t xml:space="preserve">Ferromagnetic Mn &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Sawtooth Chains in A &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Mn &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)(SeO &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = K, Rb) Quaternary Selenites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138963⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793378v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Nimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Jähnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (44), pp.21000-21011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773939v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Mn &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Sawtooth Chains in A &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Mn &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)(SeO &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = K, Rb) Quaternary Selenites.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Giant coercive-field (H$c$ @ 2K $&amp;gt;$ 17 T) by freezing of magnetic domains in BaFe$_2$(PO$_4$)$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Wolber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.107577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04643084v1</w:t>
+                <w:t xml:space="preserve">hal-04785402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New cadmium(II) coordination complexes based on pentaatomic N-heterocycles and thiocyanate ion as ligands: Synthesis, crystal structure, spectroscopic characterizations, and Hirshfeld surface analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Marhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Volker Dittrich</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1316, pp.138963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793532v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Nimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fauth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (34), pp.23955-23962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694809v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D to 3D Magnetism in Synthetic Micas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+                <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
+                <w:t xml:space="preserve">Donna Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202408266⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794081v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalued Memory via Freezing of Super‐Hard Magnetic Domains in a Quasi 2D‐Magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layered monophosphate tungsten bronzes [Ba(PO4)2]WmO3m-3: 2D-metals with locked charge-density-wave instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Nimoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Leclercq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Andrés Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300491⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (25), pp.e202302049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202302049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297498v1</w:t>
+                <w:t xml:space="preserve">hal-04137570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure ilmenite-type MnVO 3 : crystal and spin structures in the itinerant-localized regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (27), pp.9238-9244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TC01541F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered monophosphate tungsten bronzes [Ba(PO4)2]WmO3m-3: 2D-metals with locked charge-density-wave instabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Minaud</w:t>
+                <w:t xml:space="preserve">Multivalued Memory via Freezing of Super‐Hard Magnetic Domains in a Quasi 2D‐Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M Arevalo‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Cano</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (25), pp.e202302049. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202302049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137570v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu 3 Te 2 O 5 (OH) 4 : a frustrated 2D quantum &amp;quot;magnetic raft&amp;quot; as a possible pathway to a spin liquid</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suheon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,21143 +2914,21407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant coercivity and spin clusters in high pressure polymorphs of Mn 2 LiReO 6 .</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multivalued Memory via Freezing of Super‐Hard Magnetic Domains in a Quasi 2D‐Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TC00451H⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853468v1</w:t>
+                <w:t xml:space="preserve">hal-05613164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel CuI coordination polymer self-assembled from 2,5-bis(pyridin-4-yl)-1,3,4-oxadiazole and thiocyanate ions: Synthesis, structural characterization, Hirshfeld surface analysis, thermal and magnetic studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant coercivity and spin clusters in high pressure polymorphs of Mn 2 LiReO 6 .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.4336-4341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TC00451H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869722v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-magnetic slabs and Multiferroism in (Bi2-xO2)(MF4) Aurivillius oxyfluorides, (M= Fe, Ni)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">Novel CuI coordination polymer self-assembled from 2,5-bis(pyridin-4-yl)-1,3,4-oxadiazole and thiocyanate ions: Synthesis, structural characterization, Hirshfeld surface analysis, thermal and magnetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaousse Rhoufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1269, pp.133790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783310v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile magnetic ordering between robust 2D-ferrimagnets in the AFe 3 (SeO 3 ) 2 F 6 (A=K, Rb, Cs) series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Abrupt Negative Thermal Expansion and Magnetic Structure of V 3 O 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC05650F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.5294-5300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870715v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotropism in fumarolic mineral-related anhydrous sulfates: novel representatives in &amp;lt;i&amp;gt;A&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;(SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;i&amp;gt;A&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; series</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fragile magnetic ordering between robust 2D-ferrimagnets in the AFe 3 (SeO 3 ) 2 F 6 (A=K, Rb, Cs) series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052520622000919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.2139-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC05650F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870080v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple dimensionalities in A 2 M 3 (SO 4 ) 4 ( A = Rb, Cs; M = Co, Ni) analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-magnetic slabs and Multiferroism in (Bi2-xO2)(MF4) Aurivillius oxyfluorides, (M= Fe, Ni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nekrasova</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt04202e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (12), pp.5706-5716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875333v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of structural modulation waves in the chain compounds BaCoX2O7 ( X = As, P): a powder study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Goujon</w:t>
+                <w:t xml:space="preserve">Morphotropism in fumarolic mineral-related anhydrous sulfates: novel representatives in &amp;lt;i&amp;gt;A&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;(SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;i&amp;gt;A&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; &amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Blatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 78 (2), pp.162-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520622001159⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.153 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052520622000919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637295v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt Negative Thermal Expansion and Magnetic Structure of V3O5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiple dimensionalities in A 2 M 3 (SO 4 ) 4 ( A = Rb, Cs; M = Co, Ni) analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01030⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (20), pp.7878-7888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04202e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853455v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From (S = 1) Spin Hexamer to Spin Tetradecamer by CuO Interstitials in A2Cu3O(CuO)x(SO4)3 (A = alkali)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Compressibility of structural modulation waves in the chain compounds BaCoX2O7 ( X = As, P): a powder study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02808⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520622001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870693v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-framework transition metal fluorophosphates with one-dimensional antiferromagnetic chains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abrupt Negative Thermal Expansion and Magnetic Structure of V3O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122526⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.5294-5300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448331v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloidal Magnetic Order Promoted by Labile Mixed Anionic Paths in M 2 (SeO 3 )F 2 (M = Mn 2+ , Ni 2+ )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinan Zhang</w:t>
+                <w:t xml:space="preserve">Hybrid of the 1,2,3-triazole nucleus and sesquiterpene skeleton as a potential antitumor agent: Hemisynthesis, molecular structure, Hirshfeld surface analysis, density functional theory, and in vitro cytotoxic and apoptotic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oubella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fawzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Hachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Heterocyclic Chemistry, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.4359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300303v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Hemiysnthesis, crystal structure and anticancer activity of 1, 2, 3-triazoles derivatives of totarol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+                <w:t xml:space="preserve">Direct Bi 3+ -Bi 3+ contacts mediated by lonepairs in the HP-BiNiO(PO4) polymorph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Zadoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.105165⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (29), pp.5124-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce00802a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438882v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin structures and band gap reduction of high-pressure triple perovskite Mn 3 MnTa 2 O 9</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anhydrous alkali copper sulfates-a promising playground for new Cu 2+ oxide complexes: new Rb-analogues of fumarolic minerals related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana O Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry O Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly N Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem S Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc04231a⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2021.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436153v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrous alkali copper sulfates-a promising playground for new Cu 2+ oxide complexes: new Rb-analogues of fumarolic minerals related compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg I Siidra</w:t>
+                <w:t xml:space="preserve">First mixed-valence Cu II /Cu I coordination polymer based on 2,5-bis(pyridine-2-yl)-1,3,4-thiadiazole and thiocyanate: Synthesis, structural characterization and antimicrobial in vitro activity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana O Nekrasova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Artem S Borisov</w:t>
+                <w:t xml:space="preserve">Mohammed Faize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/mgm.2021.73⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.115494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2021.115494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438932v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mixed-valence Cu II /Cu I coordination polymer based on 2,5-bis(pyridine-2-yl)-1,3,4-thiadiazole and thiocyanate: Synthesis, structural characterization and antimicrobial in vitro activity assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+                <w:t xml:space="preserve">Cycloidal Magnetic Order Promoted by Labile Mixed Anionic Paths in M 2 (SeO 3 )F 2 (M = Mn 2+ , Ni 2+ )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2021.115494⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.12001-12008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439113v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid of the 1,2,3-triazole nucleus and sesquiterpene skeleton as a potential antitumor agent: Hemisynthesis, molecular structure, Hirshfeld surface analysis, density functional theory, and in vitro cytotoxic and apoptotic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. E. Hachim</w:t>
+                <w:t xml:space="preserve">Design, Hemiysnthesis, crystal structure and anticancer activity of 1, 2, 3-triazoles derivatives of totarol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Laamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oubella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Bimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Az-Eddine El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.4359⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.105165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2021.105165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449994v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Bi 3+ -Bi 3+ contacts mediated by lonepairs in the HP-BiNiO(PO4) polymorph</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin structures and band gap reduction of high-pressure triple perovskite Mn 3 MnTa 2 O 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce00802a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (41), pp.14916-14920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc04231a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438976v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex magnetism in Ni 3 TeO 6 -type Co 3 TeO 6 and high-pressure polymorphs of Mn 3−x Co x TeO 6 solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (20), pp.2511-2514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CC07487J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the Mo/W ratio on the catalytic properties of alumina supported hydrotreating catalysts prepared from mixed SiMo6W6 and SiMo9W3 heteropolyacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kokliukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nikulshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mozhaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 377, pp.100 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fumarole in a one-pot: synthesis, crystal structure and properties of Zn-and Mg-analogues of itelmenite and a synthetic analogue of glikinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana O Nekrasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly N Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ugolkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-020-01132-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid electrons in the trimerized GaV 4 O 8 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Missiul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1MH00390A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S=1/2 chain in BiVO3F: spin-dimers versus photoanodic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (18), pp.6942-6951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.1c00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn3MnNb2O9: high pressure triple perovskite with 1:2 B-site order and modulated spins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.8441-8444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CC02782D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New enaminone-based to the sesquiterpenic: TiCl4-catalyzed synthesis, spectral characterization, crystal structure, Hirshfeld surface analysis, DFT studies and cytotoxic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullah Bimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oubella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhi Eddine Hachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Youssef Ait Itto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1241, pp.130622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low amount Mn doping on structural and magnetic properties of SrFe12O19: Effective magnetic anisotropy study by Stoner - Wohlfarth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Omari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lekdadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Materials Today Communications, 27, pp.102257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new homobimetallic cobalt(II) complex based on the tetradentate 3,5-bis(2-pyridyl)-1H-1,2,4-triazole ligand: Synthesis, crystal structure, Hirshfeld analysis, spectroscopic characterization, magnetic properties and antimicrobial activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+                <w:t xml:space="preserve">From (S = 1) Spin Hexamer to Spin Tetradecamer by CuO Interstitials in A2Cu3O(CuO)x(SO4)3 (A = alkali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2020.114722⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (23), pp.18185-18191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098184v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic behavior of a new calcium magnesium and iron orthophosphate Ca2MgFe2(PO4)4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrazzak Assani</w:t>
+                <w:t xml:space="preserve">Open-framework transition metal fluorophosphates with one-dimensional antiferromagnetic chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. N. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 292, pp.121715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2020.121715⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Journal of solid state chemistry, 304, pp.122526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094584v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphs, phase transitions and stability in BaM 2 (PO 4 ) 2 M = Mn, Fe, Co systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structure and magnetic behavior of iron arsenites with hierarchical magnetic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi00934e⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (20), pp.3987-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00887G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415518v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Oxo-Centered Frameworks in Bi3(VO4)O3 and Bi3.5(AsO4)(OH)0.5O3.5 by Supercritical Steam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nora Djelal</w:t>
+                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (14), pp.9486 - 9490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01622⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098204v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic behavior of a new calcium magnesium and iron orthophosphate Ca2MgFe2(PO4)4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Saleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzak Assani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.2000064. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 292, pp.121715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2020.121715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088346v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and magnetic behavior of iron arsenites with hierarchical magnetic units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Polymorphs, phase transitions and stability in BaM 2 (PO 4 ) 2 M = Mn, Fe, Co systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel M Arevalo-Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (20), pp.3987-3999. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI00887G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9qi00934e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291932v1</w:t>
+                <w:t xml:space="preserve">hal-02415518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original Oxo-Centered Frameworks in Bi3(VO4)O3 and Bi3.5(AsO4)(OH)0.5O3.5 by Supercritical Steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Zadoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nora Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (14), pp.9486 - 9490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949079v1</w:t>
+                <w:t xml:space="preserve">hal-03098204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hexamers interacting in layers in the ( Na , K ) 2 Cu 3 O ( SO 4 ) 3 minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
+                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184405⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.2000064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999576v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Structures of Mn 11 Ta 4 O 21 and Interpretation as an Hexagonal A-site Manganite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new homobimetallic cobalt(II) complex based on the tetradentate 3,5-bis(2-pyridyl)-1H-1,2,4-triazole ligand: Synthesis, crystal structure, Hirshfeld analysis, spectroscopic characterization, magnetic properties and antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01387⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.114722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2020.114722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088341v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural variety of first Mn and Bi selenites and selenite chlorides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Structures of Mn 11 Ta 4 O 21 and Interpretation as an Hexagonal A-site Manganite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colmont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2018-2088⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (18), pp.13128-13135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098311v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ba 10 S(VO 3 S) 6 Oxysulfide: 1D-Structure and Mixed Anion Chemical Bonding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic hexamers interacting in layers in the ( Na , K ) 2 Cu 3 O ( SO 4 ) 3 minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02893⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333921v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden story in BaNiO 3 to BaNiO 2 transformation: adaptive structural series and NiO exsolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC09610D⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.12609-12617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295597v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden story in BaNiO 3 to BaNiO 2 transformation: adaptive structural series and NiO exsolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (20), pp.2944-2947. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (26), pp.3717-3720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC09610D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098282v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-Inspired Crystal Growth and Physical Properties of Na 2 Cu(SO 4 ) 2 and Review of Na 2 M (SO 4 ) 2 (H 2 O) x ( x = 0–6) Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Masquelier</w:t>
+                <w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01658⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (20), pp.2944-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415534v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic frustration in the high-pressure Mn2MnTeO6 (Mn3TeO6–II) double perovskite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel M. Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 00, pp.1 - 3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9CC07733B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Mineral-Inspired Crystal Growth and Physical Properties of Na 2 Cu(SO 4 ) 2 and Review of Na 2 M (SO 4 ) 2 (H 2 O) x ( x = 0–6) Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim M Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana O Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01303⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.1233-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295933v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemisynthesis, crystal structure and inhibitory effect of sesquiterpenic thiosemicarbazones and thiazolidin-4-ones on the corrosion behaviour of stainless steel in 1 M H 2 SO 4 solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ba 10 S(VO 3 S) 6 Oxysulfide: 1D-Structure and Mixed Anion Chemical Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053229619005631⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Inorganic Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439521v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-valence iron dumortierite Fe13.52.22+(As5+O4-x)8(OH)6 and its intricate topotactic exsolution at mild temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Wattiaux</w:t>
+                <w:t xml:space="preserve">Hemisynthesis, crystal structure and inhibitory effect of sesquiterpenic thiosemicarbazones and thiazolidin-4-ones on the corrosion behaviour of stainless steel in 1 M H 2 SO 4 solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullah Bimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Koumya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abouelfida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Youssef Ait Itto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benyaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02122⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229619005631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963530v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approach to prepare mixed MoW alumina supported hydrotreatment catalysts using H4SiMonW12−nO40 heteropolyacids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Constant</w:t>
+                <w:t xml:space="preserve">Synthesis and structural variety of first Mn and Bi selenites and selenite chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim M Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Charkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CY00672E⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (3), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2018-2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333999v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NASICON-Type Positive Electrode for Na Batteries with High Energy Density: Na4MnV(PO4)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim M Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.1800218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smtd.201800218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state synthesis and structural characterization of novel geo-inspired sulfate, Na2CuM2(SO4)4 (M = Mg, Zn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Siidra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diana Nekrasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuici Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Acta Crystallographica Section A : Foundations and Advances [2014-..], 74 (a2), pp.e239-e239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s2053273318091568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of puninite-type A2Cu3O(SO4)3 (A = Na, K, Rb, Cs) sulfate materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuici Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Acta Crystallographica Section A : Foundations and Advances [2014-..], 74 (a2), pp.e266-e266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s2053273318091179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undulated oxo-centered layers in PbLn$_3$O$_4$ (VO$_4$ ) (Ln= La and Nd) and relationship with Nd$_4$O$_4$(GeO$_4$ )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.101 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of BiCu 2 PO 6 : Polymorphism against S = 1 / 2 Magnetic Spin Ladders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Molecular approach to prepare mixed MoW alumina supported hydrotreatment catalysts using H4SiMonW12−nO40 heteropolyacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikulshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mozhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00445⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Catalysis Science &amp; Technology, 8, pp.5557-5572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CY00672E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339449v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric nickel exsolution in the hexagonal perovskite Ba8Ta6NiO24: Survey of the structural, magnetic and catalytic features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+                <w:t xml:space="preserve">Mixed-valence iron dumortierite Fe13.52.22+(As5+O4-x)8(OH)6 and its intricate topotactic exsolution at mild temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana García-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (24), pp.15093-15104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835091v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex tunnel structure of new La 6 (Mo 2 O 7 )(MoO 4 ) 8 : crystal growth from flux and high structural complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Compressibility of BiCu 2 PO 6 : Polymorphism against S = 1 / 2 Magnetic Spin Ladders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Jesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.6038-6044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01663081v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Nanometric nickel exsolution in the hexagonal perovskite Ba8Ta6NiO24: Survey of the structural, magnetic and catalytic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b06409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 766, pp.987 - 993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652704v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original positively charged nanoflakes by liquid exfoliation of layered oxybromide cobaltites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of β-CuSe2O5, a new polymorph of copper diselenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kornyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Gurzhiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce02248k⟩</w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.61 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175390v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+                <w:t xml:space="preserve">Reduction of Ln &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ti &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskites: A Survey of the Anionic Lattice, Electronic Features, and Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.1047-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077747v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topochemical Reduction of YMnO3 into a Composite Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+                <w:t xml:space="preserve">Bonding Scheme and Optical Properties in BiM 2 O 2 (PO 4 ) (M=Cd, Mg, Zn); Experimental and Theoretical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adlung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01309⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (62), pp.15694 - 15703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578527v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of β-CuSe2O5, a new polymorph of copper diselenite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Pathways for synthesis of new selenium-containing oxo-compounds: Chemical vapor transport reactions, hydrothermal techniques and evaporation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gurzhiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg Siidra</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.01.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.307 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780406v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding Scheme and Optical Properties in BiM 2 O 2 (PO 4 ) (M=Cd, Mg, Zn); Experimental and Theoretical Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">The first lead cobalt phosphite, PbCo 2 (HPO 3 ) 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Adlung</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702373⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (37), pp.12655 - 12662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt02279d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779323v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for synthesis of new selenium-containing oxo-compounds: Chemical vapor transport reactions, hydrothermal techniques and evaporation method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+                <w:t xml:space="preserve">Original positively charged nanoflakes by liquid exfoliation of layered oxybromide cobaltites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce02248k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780482v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first lead cobalt phosphite, PbCo 2 (HPO 3 ) 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oleg Siidra</w:t>
+                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silviu Colis</w:t>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780407v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Ln &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ti &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskites: A Survey of the Anionic Lattice, Electronic Features, and Potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Topochemical Reduction of YMnO3 into a Composite Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pussacq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03808⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8547--8553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446009v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of magnetic exchanges in the layered oxychalcogenides Sr3Fe2O5Cu2Q2 (Q = S, Se)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minfeng Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung-Hwan Whangbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 444, pp.147-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth and vanadate activators in BiMVO 5 (M=Ca, Mg, Cd) phases: Structural, electronic and optical specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 709, pp.373 - 380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original oxo-centered bismuth oxo-arsenates; critical effect of PO 4 for AsO 4 substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiv Halasyamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (6), pp.936 - 945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ce02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiO 2 X (A = Cd, Ca, Sr, Ba, Pb; X = halogen) Sillen X1 Series: Polymorphism Versus Optical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wickleder</w:t>
+                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (47), pp.17031-17043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b06409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780488v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Oxychloride Borates Obtained under Extreme Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Complex tunnel structure of new La 6 (Mo 2 O 7 )(MoO 4 ) 8 : crystal growth from flux and high structural complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01587⟩</w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.592 - 594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780485v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performant Dry Reforming Catalytic System Elaborated from the Reductive Decomposition of BaNi2V2O8</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des Oxydes et des blocs magnétiques: Approche expérimentale et théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actualité Chimique, 413, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523471v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyl 2-[(azidocarbonyl)amino]benzoate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bonding Scheme, Hydride Character, and Magnetic Paths of (HPO 3 ) 2– Versus (SeO 3 ) 2– Building Units in Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Kasapbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myung-Hwan Whangbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrData</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2414314616014541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.1650 - 1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554896v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethyl 4,6-dimethyl-3-oxo-2-phenyl-3,7-dihydro-2H-pyrazolo[3,4-b]pyridine-5-carboxylate monohydrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Khouili</w:t>
+                <w:t xml:space="preserve">Ca3Co4O9+δ, a growing potential SOFC cathode material: Impact of the layer composition and thickness on the electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussien Ahmed Abbas Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrData</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2414314616016199⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 294, pp.21 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556211v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca3Co4O9+δ, a growing potential SOFC cathode material: Impact of the layer composition and thickness on the electrochemical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Capoen</w:t>
+                <w:t xml:space="preserve">Ethyl 2-[(azidocarbonyl)amino]benzoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Khouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">IUCrData</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IUCrData, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S241431461601155X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790569v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethyl 2-[(azidocarbonyl)amino]benzoate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Khouili</w:t>
+                <w:t xml:space="preserve">Dimers of oxocentred [OCu4]6+ tetrahedra in two novel copper selenite chlorides, K[Cu3O](SeO3)2Cl and Na2[Cu7O2] (SeO3)4Cl4, and related minerals and inorganic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrData</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S241431461601155X⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (02), pp.227 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2015.079.7.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554493v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimers of oxocentred [OCu4]6+ tetrahedra in two novel copper selenite chlorides, K[Cu3O](SeO3)2Cl and Na2[Cu7O2] (SeO3)4Cl4, and related minerals and inorganic compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Performant Dry Reforming Catalytic System Elaborated from the Reductive Decomposition of BaNi2V2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guerrero-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanushree Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/minmag.2015.079.7.13⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (18), pp.5633 - 5637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780494v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Oxydes et des blocs magnétiques: Approche expérimentale et théorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Butyl 2-[(azidocarbonyl)amino]benzoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Khouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUCrData</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IUCrData, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2414314616014541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551188v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding Scheme, Hydride Character, and Magnetic Paths of (HPO 3 ) 2– Versus (SeO 3 ) 2– Building Units in Solids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethyl 4,6-dimethyl-3-oxo-2-phenyl-3,7-dihydro-2H-pyrazolo[3,4-b]pyridine-5-carboxylate monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Akhramez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Khouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10889⟩</w:t>
+              <w:t xml:space="preserve">IUCrData</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IUCrData, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2414314616016199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780499v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Building Motifs in Ba2Fe3(PO4)4·2H2O, BaFe3(PO4)3, and Na3Fe3(PO4)4 Labile Fe2+/Fe3+ Ordering and Charge-Dependent Magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (9), pp.4354-4361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) coordination chain complex with the 2,5-bis(2-pyridyl)-1,3,4-thiadiazole ligand and an asymmetric μ&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-1,1-azido double-bridged: Synthesis, crystal structure and magnetic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of Vanadate Selenites Solid Phase Space, Crystal Structures, and Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.07.053⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.3113 - 3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384540v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Vanadate Selenites Solid Phase Space, Crystal Structures, and Polymorphism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copper(II) coordination chain complex with the 2,5-bis(2-pyridyl)-1,3,4-thiadiazole ligand and an asymmetric μ&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-1,1-azido double-bridged: Synthesis, crystal structure and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1123, pp.400 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780490v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Metal Exsolution in BaFe2–yMy(PO4)2(M = Co2+, Ni2+) Solid Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Lead Oxychloride Borates Obtained under Extreme Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Nazarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Inorganic Chemistry, 54, pp.8733-8743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01360⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.9077 - 9084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963523v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaCoO 2.22 : the most oxygen-deficient certified cubic perovskite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">ABiO 2 X (A = Cd, Ca, Sr, Ba, Pb; X = halogen) Sillen X1 Series: Polymorphism Versus Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Renaut</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Adlung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wickleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT03874F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (15), pp.7582-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268876v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niobium–Containing Lindqvist Isopolyanions [NbxW6–xO19](2+x)– Used as Precursors for Hydrodesulfurization Catalysts with Isomerization Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hugon</w:t>
+                <w:t xml:space="preserve">pH Controlled Pathway and Systematic Hydrothermal Phase Diagram for Elaboration of Synthetic Lead Nickel Selenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201403160⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (5), pp.2425 - 2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic503055v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01207527v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution from 0D Units to 3D Frameworks in Pb Oxyhalides: Unexpected Strongly Corrugated Layers in Pb 7 O 6 Br 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">[NaCl][Cu(HSeO3)2], NaCl-intercalated Cu(HSeO3)2: synthesis, crystal structure and comparison with related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02227⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230 (9-10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2015-1849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780501v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silviu Colis</w:t>
+                <w:t xml:space="preserve">Niobium–Containing Lindqvist Isopolyanions [NbxW6–xO19](2+x)– Used as Precursors for Hydrodesulfurization Catalysts with Isomerization Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Bouadjadja-Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonduelle-Skrzypczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (12), pp.2067-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201403160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268884v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: pH Controlled Pathway and Systematic Hydrothermal Phase Diagram for Elaboration of Synthetic Lead Nickel Selenites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Structural Evolution from 0D Units to 3D Frameworks in Pb Oxyhalides: Unexpected Strongly Corrugated Layers in Pb 7 O 6 Br 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gogolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Lukina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chin.201519014⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (23), pp.11550 - 11556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04775274v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH Controlled Pathway and Systematic Hydrothermal Phase Diagram for Elaboration of Synthetic Lead Nickel Selenites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Colis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic503055v⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.829-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780515v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[NaCl][Cu(HSeO3)2], NaCl-intercalated Cu(HSeO3)2: synthesis, crystal structure and comparison with related compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">ChemInform Abstract: pH Controlled Pathway and Systematic Hydrothermal Phase Diagram for Elaboration of Synthetic Lead Nickel Selenites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zkri-2015-1849⟩</w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.201519014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780507v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure, high-temperature behavior and magnetic properties of CoBiO(AsO4), a Co analogue of paganoite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+                <w:t xml:space="preserve">Selective Metal Exsolution in BaFe2–yMy(PO4)2(M = Co2+, Ni2+) Solid Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénald David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Filimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-015-0752-y⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Inorganic Chemistry, 54, pp.8733-8743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780506v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxocentered Cu( ii ) lead selenite honeycomb lattices hosting Cu( i )Cl 2 groups obtained by chemical vapor transport reactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BaCoO 2.22 : the most oxygen-deficient certified cubic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Al-Shuray</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Iorgulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc01426c⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (23), pp.10728-10737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03874F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780513v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Exsolution of Nanometric Fe 2 O 3 Particles in BaFe 2– x (PO 4 ) 2 (0 ≤ x ≤ 2/3): The Logic of Vacancy Ordering in Novel Metal-Depleted Two-Dimensional Lattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+                <w:t xml:space="preserve">Synthesis, crystal structure, high-temperature behavior and magnetic properties of CoBiO(AsO4), a Co analogue of paganoite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00525⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (8), pp.663 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-015-0752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268878v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulating exhalative chemistry: synthesis and structural characterization of ilinskite, Na[Cu5O2](SeO3)2Cl3, and its K-analogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Oxocentered Cu( ii ) lead selenite honeycomb lattices hosting Cu( i )Cl 2 groups obtained by chemical vapor transport reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Al-Shuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00710-015-0369-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (46), pp.9563 - 9566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01426c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780510v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel La3Fe(MoO4)6 phase: magnetic properties and ethanol reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Reversible Exsolution of Nanometric Fe 2 O 3 Particles in BaFe 2– x (PO 4 ) 2 (0 ≤ x ≤ 2/3): The Logic of Vacancy Ordering in Novel Metal-Depleted Two-Dimensional Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénald David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Filimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt01444a⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.4237-4247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772461v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr4Ru6ClO18, a new Ru4+/5+ oxy-chloride, solved by precession electron diffraction: Electric and magnetic behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulating exhalative chemistry: synthesis and structural characterization of ilinskite, Na[Cu5O2](SeO3)2Cl3, and its K-analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.01.012⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (4), pp.421 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-015-0369-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02269081v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Precession Electron and X Powder for solution and refinement of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Novel La3Fe(MoO4)6 phase: magnetic properties and ethanol reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Bucataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S205327331409072X⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (32), pp.14444-14452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt01444a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269074v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised Bi/M Layered Oxo-Sulfate (M = Co, Cu): A Structural and Magnetic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Triple Co-II,Co- (III,) (IV) charge ordering and spin states in modular cobaltites: a systematization through experimental and virtual compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500877z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (44), pp.9457-9466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc01486c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780518v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised Bismuth Chloroselenite System: Evidence of a Noncentrosymmmetric Structure with a Giant Unit Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Almaz Aliev</w:t>
+                <w:t xml:space="preserve">Magnetic Structure of Ground and Field Induced Ordered States of Low-Dimensional γ-CoV 2 O 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kovrugin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">G. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.3026 - 3034. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13981-13987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg500293w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503389c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780520v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Co-II,Co- (III,) (IV) charge ordering and spin states in modular cobaltites: a systematization through experimental and virtual compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revised Bi/M Layered Oxo-Sulfate (M = Co, Cu): A Structural and Magnetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minfeng Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Leynaud</w:t>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc01486c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.6969 - 6978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500877z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220393v1</w:t>
+                <w:t xml:space="preserve">hal-01780518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Structure of Ground and Field Induced Ordered States of Low-Dimensional γ-CoV 2 O 6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. André</w:t>
+                <w:t xml:space="preserve">Revised Bismuth Chloroselenite System: Evidence of a Noncentrosymmmetric Structure with a Giant Unit Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503389c⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.3026 - 3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg500293w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036678v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keggin (K&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;, H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O)[SiV&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;W&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;H]* &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O: Characterization and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D.P.F. Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 213, pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new alkali bismuth oxosulfates and oxophosphates with original topologies of oxo-centered units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minfeng Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (22), pp.12058 - 12065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic501776h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel bismuth oxophosphate halides [Bi8O8][BiO2](PO4)2X (X=Cl, Br) based on oxocentered 2D blocks and their relationships to the Aurivillius phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Use of Precession Electron and X Powder for solution and refinement of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.11.028⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C927-C927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327331409072X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780528v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New [PbBi 2 O 4 ][Bi 2 O 2 ]Cl 2 and [Pb n Bi 10-n O 13 ][Bi 2 O 2 ] n Cl 4+ n Series by Association of Sizable Subunits: Relationship with Arppe’s Compound Bi 24 O 31 Cl 10 and Luminescence Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Wickleder</w:t>
+                <w:t xml:space="preserve">Sr4Ru6ClO18, a new Ru4+/5+ oxy-chloride, solved by precession electron diffraction: Electric and magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Belva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4002708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 212, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780527v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2O3–CuO–P2O5 system: Two novel compounds built from the intergrowths oxocentered polycationic 1D-ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Endara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almaz Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 203, pp.266 - 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase homology in new layered mixed Li, M (M=Mg, Cu, Cd, Pb, Bi) bismuth oxophosphates and oxoarsenates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Endara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199, pp.123 - 128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Open-Frameworks: Combinations of One-Dimensional Channels and Two-Dimensional Layers in Novel Bi/M Oxo-Chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minfeng Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almaz Aliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (1), pp.528 - 536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic402578m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Spin Dynamics between Ferromagnetic Chains in a Pure-Inorganic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (23), pp.13742-13750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic402336n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-Centered Tetrahedra in Inorganic Compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The low/room-temperature forms of the lithiated salt of 3,6-dihydroxy-2,5-dimethoxy-p-benzoquinone: a combined experimental and dispersion-corrected density functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian G. Allis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr3004696⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.2809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26523k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780526v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labile Degree of Disorder in Bismuth-Oxophosphate Compounds: Illustration through Three New Structural Types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Anion-Centered Tetrahedra in Inorganic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Filatov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402930d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.6459 - 6535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr3004696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780522v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low/room-temperature forms of the lithiated salt of 3,6-dihydroxy-2,5-dimethoxy-p-benzoquinone: a combined experimental and dispersion-corrected density functional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlo Gatti</w:t>
+                <w:t xml:space="preserve">Labile Degree of Disorder in Bismuth-Oxophosphate Compounds: Illustration through Three New Structural Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Endara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce26523k⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.861 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402930d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831922v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of tetramethoxy-p-benzoquinone: infrared spectra, structural and lithium insertion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Danten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian G. Allis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (3), pp.19081-19096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3RA41974F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across the structural re-entrant transition in BaFe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: influence of the two-dimensional ferromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Filimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (35), pp.13023 - 13029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja404697b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of LaMn1−xAlxO3+δ (0 ≤ x ≤ 1): tuning catalytic properties for methane deep oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Batis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cy20645e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and magnetic properties of Ba5Ce1.25Mn3.75O15, a new 10H-polytype in the Ba–Ce–Mn–O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 198, pp.186-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed metallic Ba(Co,Mn)X0.2-xO3-δ (X=F, Cl) hexagonal perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iorgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 198, pp.210-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Polar Blocks into Controlled Acentric Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Novel bismuth oxophosphate halides [Bi8O8][BiO2](PO4)2X (X=Cl, Br) based on oxocentered 2D blocks and their relationships to the Aurivillius phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lejay</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic3014305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199, pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780539v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Metallic Ba(Co,Fe)X 0.2 O 3−δ (X = F, Cl) Hexagonal Perovskites: Drastic Effect of Fe-Incorporation on Structural and Electronic Features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Porcher</w:t>
+                <w:t xml:space="preserve">New [PbBi 2 O 4 ][Bi 2 O 2 ]Cl 2 and [Pb n Bi 10-n O 13 ][Bi 2 O 2 ] n Cl 4+ n Series by Association of Sizable Subunits: Relationship with Arppe’s Compound Bi 24 O 31 Cl 10 and Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wickleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (14), pp.7598-7608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic3004068⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52 (15), pp.8427 - 8435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4002708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269099v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Tailormade Bi4MO4(PO4)2Structural Type (M = Mg, Zn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Endara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Inorganic Chemistry, 51, pp.4438-4447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic201572y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Potential Reversible Li Deintercalation in a Substituted Tetrahydroxy-p-benzoquinone Dilithium Salt: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gottis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (28), pp.8800-8812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microstructure in ferroelectric lead-free La2Ti2O7 thin film grown on (001)-SrTiO3 substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenmian Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2ce26078f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Antiferromagnetism in the [Mn 3+ x O 7 ][Bi 4 O 4.5− y ] Compound with a Maple-Leaf Lattice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Dinia</w:t>
+                <w:t xml:space="preserve">Mixed Metallic Ba(Co,Fe)X 0.2 O 3−δ (X = F, Cl) Hexagonal Perovskites: Drastic Effect of Fe-Incorporation on Structural and Electronic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Iorgulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201203775⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (14), pp.7598-7608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3004068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780538v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Current Collector Effect: Study of the SOFC Cathode Material Ca3Co4O9+δ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Mentré</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Antiferromagnetism in the [Mn 3+ x O 7 ][Bi 4 O 4.5− y ] Compound with a Maple-Leaf Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Dinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100084⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (37), pp.9393 - 9397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201203775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069357v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Émilie Bruyer</w:t>
+                <w:t xml:space="preserve">Evidence of the Current Collector Effect: Study of the SOFC Cathode Material Ca3Co4O9+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282981v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-Na3M2(PO4)(3) (M = Ti, Fe) : Absolute Cationic Ordering in NASICON-Type Phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Inorganic Polar Blocks into Controlled Acentric Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Endara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204321y⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (17), pp.9557 - 9562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3014305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822469v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">alpha-Na3M2(PO4)(3) (M = Ti, Fe) : Absolute Cationic Ordering in NASICON-Type Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133, pp.11900-11903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204321y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668306v1</w:t>
+                <w:t xml:space="preserve">hal-00822469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented robust antiferromagnetism in fluorinated hexagonal perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Pokholok</w:t>
+                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja2028603⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639870v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dilution of anionic vacancies in Sr0.8Ba0.2Fe(O,F)~2.5</w:t>
+                <w:t xml:space="preserve">Unprecedented robust antiferromagnetism in fluorinated hexagonal perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sturza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Filimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pokholok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic2014072⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133, pp.10901-10909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja2028603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783376v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Flop Transition and Magnetocaloric Effect through Disconnected Magnetic Blocks in Co$^{III}$ /Co$^{IV}$ Oxybromides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High dilution of anionic vacancies in Sr0.8Ba0.2Fe(O,F)~2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sturza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm100571v⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.12499-12507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic2014072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968019v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1-x)O-3] with x similar or equal to 2/7, 5/17 and 1/3; exotic Mn4.5+ valence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.2010.1206⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477339v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba8Co2Mn6ClO22, a quasi-1D hexagonal perovskite polytype containing new 8H-blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Iorgulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (29), pp.5271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cc00294a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures and sodium/silver distributions within the ionic conductors Na5Ag2Fe3(As2O7)(4) and Na2Ag5Fe3(P2O7)(4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quarez</w:t>
+                <w:t xml:space="preserve">O. Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masquelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b9nj00355j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dielectric/ferroelectric properties of (La1−xNdx)2Ti2O7 synthesized by sol–gel route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenmian Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia Prihor Gheorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (7), pp.1652-1662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactivity of lithium chloranilate vs Li and crystal structures of the hydrated phases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1-x)O-3] with x similar or equal to 2/7, 5/17 and 1/3; exotic Mn4.5+ valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 225 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2010.1206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370466v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate spin correlation driven by frustration in BiCu2PO6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-Flop Transition and Magnetocaloric Effect through Disconnected Magnetic Blocks in Co$^{III}$ /Co$^{IV}$ Oxybromides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.180413⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (12), pp.3807-3816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm100571v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476042v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca 3 Co 4 O 9−δ : A Thermoelectric Material for SOFC Cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (19), pp.4738 - 4745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm902040v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of new silver ion conductors Ag7Fe3(X2O7)(4) (X = P, As)</w:t>
+                <w:t xml:space="preserve">Incommensurate spin correlation driven by frustration in BiCu2PO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quarez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leclercq-Hugeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b819846b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (18), pp.180413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.180413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00432085v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structures of new silver ion conductors Ag7Fe3(X2O7)(4) (X = P, As)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b819846b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817455v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru-Pyrochlores: Compositional Tuning for Electrochemical Stability as Cathode Materials for IT-SOFCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Frère</w:t>
+                <w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm801942c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (16), pp.4134 - 4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365549v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical reactivity of lithium chloranilate vs Li and crystal structures of the hydrated phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Irwin Basir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.A102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00291630v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, dimensionality and magnetism of new cobalt oxyhalides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamboura Farba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-008-9346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792454v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Electrons and Orbitals in a Nearly One-Dimensional Co3+/Co4+ System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
+                <w:t xml:space="preserve">Structure, dimensionality and magnetism of new cobalt oxyhalides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm702678v⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (4), pp.471 - 475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187566v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structural analysis and Magnetic properties of Sc-doped Nd0.8Sr0.2Mn1-xScxO3 Manganites.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Overview of Electrons and Orbitals in a Nearly One-Dimensional Co3+/Co4+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L Craus</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Abraham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.1741-1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm702678v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192402v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+                <w:t xml:space="preserve">Ru-Pyrochlores: Compositional Tuning for Electrochemical Stability as Cathode Materials for IT-SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (24), pp. 7425-7433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm801942c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187568v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba2Co9O14 : New inorganic building blocks with magnetic ordering through super-super exchanges only</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
+                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (9), pp.2180-2188</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192393v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterisation of a new nanoporous Keggin heteropolyanion salt: K3(H2O)4[H2SiVW11O40](H2O)8+x</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ba2Co9O14 : New inorganic building blocks with magnetic ordering through super-super exchanges only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.7371 - 7377</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (9), pp.2180-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170092v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1−x)O3] with x= 2/7, 5/17 and 1/3 ; exotic Mn4.5+ valence in perovskite-like structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Structural analysis and Magnetic properties of Sc-doped Nd0.8Sr0.2Mn1-xScxO3 Manganites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Craus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187569v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New BaCoO3-d polytypes by rational substitution of O2- for F</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of composite phases Ba1+x[(NaxMn1−x)O3] with x= 2/7, 5/17 and 1/3 ; exotic Mn4.5+ valence in perovskite-like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (12), pp.2924-2926</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, soumis, pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192380v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and anionic vacancies in the Bi6(M,Bi)1P2(O,F)16-x Aurivillius derivatives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and structural characterisation of a new nanoporous Keggin heteropolyanion salt: K3(H2O)4[H2SiVW11O40](H2O)8+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Paiva Floro Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Cristina de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, in press</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.7371 - 7377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192387v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures of new silver ion conductors Ag7Fe3 (X2O7)4 (X = P, As)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New BaCoO3-d polytypes by rational substitution of O2- for F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, 19 (12), pp.2924-2926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192397v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and 31P NMR investigation of Bi(MM')2PO6 statistic solid solutions: Deconvolution of lattice constraints and cationic influences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Polymorphism and anionic vacancies in the Bi6(M,Bi)1P2(O,F)16-x Aurivillius derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00097603v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New epsilon-Bi2O3 metastable polymorph</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+                <w:t xml:space="preserve">Crystal structures of new silver ion conductors Ag7Fe3 (X2O7)4 (X = P, As)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00105063v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-magnetic ordering of CoIV dimers in a new CoIII,IV oxychloride: Neutron diffraction analysis and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 432, pp.88-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi3+/M2+ Oxyphosphate: A Continuous Series of Polycationic Species from the 1-D, single chain to the 2-D Planes : Part. 1: from HREM images to crystal structure deduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.1604-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic060342r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of the Modulated BiCu2(P1-xVx)O6 Solid Solution; 4-D Treatment of x = 0.87 Compound and Magnetic Spin-Gap to Gapless Transition in New Cu2+ Two-Leg Ladder Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New epsilon-Bi2O3 metastable polymorph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0631091⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (13), pp.4886-4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0605221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097742v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of ErAlGeO5 and Evidence of a peculiar double coordination sphere of Al(III) and Ge(IV) cations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Elouadi</w:t>
+                <w:t xml:space="preserve">Structural and 31P NMR investigation of Bi(MM')2PO6 statistic solid solutions: Deconvolution of lattice constraints and cationic influences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179, pp.2111-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106288v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycationic disorder in [Bi6O4(OH)4](NO3)6: structure determination using synchrotron radiation and microcrystal X-ray diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+                <w:t xml:space="preserve">Structural Features of the Modulated BiCu2(P1-xVx)O6 Solid Solution; 4-D Treatment of x = 0.87 Compound and Magnetic Spin-Gap to Gapless Transition in New Cu2+ Two-Leg Ladder Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.10857-10867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0631091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082272v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi3+/M2+ Oxyphosphate: A Continuous Series of Polycationic Species from the 1D Single Chain to the 2D Planes. Part 2: Crystal Structure of Three Original Structural Types Showing a Combination of New Ribbonlike Polycations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+                <w:t xml:space="preserve">Crystal Structure of ErAlGeO5 and Evidence of a peculiar double coordination sphere of Al(III) and Ge(IV) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Elouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00097591v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and characterization of a new decamolybdocobaltate cobalt salt : an efficient precursor for hydrotreament catalyst preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polycationic disorder in [Bi6O4(OH)4](NO3)6: structure determination using synchrotron radiation and microcrystal X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0503634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179, pp.3087-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117354v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Bi2O2]2+ Layers in Bi2O2(OH)(NO3) : Synthesis and Structure Determination.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi3+/M2+ Oxyphosphate: A Continuous Series of Polycationic Species from the 1D Single Chain to the 2D Planes. Part 2: Crystal Structure of Three Original Structural Types Showing a Combination of New Ribbonlike Polycations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fuer Naturforschung B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic060343j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105023v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM, a useful tool to formulate new members of the wide Bi3+/M2+ oxyphosphate series.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">Evidence and characterization of a new decamolybdocobaltate cobalt salt : an efficient precursor for hydrotreament catalyst preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16, pp.2628-2638. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm040152j⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 17, pp.4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0503634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105263v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of 6-molybdocobaltate and 6-molybdoaluminate cobalt salts. Evidence of a new heteropolymolybdate structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Harle</w:t>
+                <w:t xml:space="preserve">[Bi2O2]2+ Layers in Bi2O2(OH)(NO3) : Synthesis and Structure Determination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift fuer Naturforschung B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60b, pp.322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559440v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi3.785Cd3.575Cu1.5(PO4)3.5O5.5, a new arrangement of double (n=2) and triple (n=3) [M4Bi2n−2O2n]x+ polycationic ribbons in the bismuth-transition metal oxy-phosphate series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of 6-molybdocobaltate and 6-molybdoaluminate cobalt salts. Evidence of a new heteropolymolybdate structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.06.057⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Inorganic Chemistry, 43, pp.4636-4644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0354365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00130187v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double (n=2) and triple (n=3) [M4Bi2n−2O2n]x+ polycationic ribbons in the new Bi3Cd3.72M1.28O5(PO4)3 oxyphosphate (M=Co, Cu, Zn)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">HREM, a useful tool to formulate new members of the wide Bi3+/M2+ oxyphosphate series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.2628-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm040152j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi3.785Cd3.575Cu1.5(PO4)3.5O5.5, a new arrangement of double (n=2) and triple (n=3) [M4Bi2n−2O2n]x+ polycationic ribbons in the bismuth-transition metal oxy-phosphate series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177, pp.4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double (n=2) and triple (n=3) [M4Bi2n−2O2n]x+ polycationic ribbons in the new Bi3Cd3.72M1.28O5(PO4)3 oxyphosphate (M=Co, Cu, Zn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 176, pp.221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4596(03)00413-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24060,9674 +24324,9674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the structures of zirconium based oxyfluoride Aurivillius phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Core-to-Core Symposium on Mixed-Anion Compounds 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry and properties of magnetic Aurivilius oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Juárez-Rosete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Chemistry of NaxMM'(PO4)3 Nasicon Electrodes (M,M' = V, Fe, Mn, Ti, Cr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunkyu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baltej Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">240th ECS Meeting - Special Symposium in Honor of Claude Delmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2021, Visioconférence, United States. pp.211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2021-022211mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry and properties of recent oxyfluorides combining low-D units and lonepair cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juárez-Rosete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Seminar on International Core-to-Core Project on Mixed Anion Research for Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Osaka, Sapporo, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPins and bonds in the vanadium trimers of the new GaV4O8 antiferromagnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cintli Aguilar Maldonado</w:t>
+                <w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MEETICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Chedigny, France</w:t>
+              <w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584345v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exotic Topochemical Alteration of the Cationic Sublattices in Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RX et Matières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">XIX International Meeting on Crystal Chemistry, X-ray Diffraction and Spectroscopy of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Apatity, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582508v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic Topochemical Alteration of the Cationic Sublattices in Oxides</w:t>
+                <w:t xml:space="preserve">Modification topotactiques de composés du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Meeting on Crystal Chemistry, X-ray Diffraction and Spectroscopy of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Apatity, Russia</w:t>
+              <w:t xml:space="preserve">Journées bisannuelles de la division Bretagne Pays de Loire de la SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333985v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New low dimensional inorganic topologies from mixed anion building blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Synthesis and magnetic properties of α-KBiFe2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adlane Sayede</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunions plénières du GDR MEETICC</w:t>
+              <w:t xml:space="preserve">GDR MEETICC Réunion plénière 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582492v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification topotactiques de composés du fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation structurale et étude de nouveaux composés inorganiques fonctionnels à partir d’entités structurales hétéroleptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées bisannuelles de la division Bretagne Pays de Loire de la SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Congrès RX et Matières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333983v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and magnetic properties of α-KBiFe2O5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPins and bonds in the vanadium trimers of the new GaV4O8 antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MEETICC Réunion plénière 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">GDR MEETICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333551v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Oxychalcogenides From Heteroleptic Building Blocks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent Exotic Topotactic Modifications of Magnetic oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Solid State Chemistry (SSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée du département CSMD de l'ICGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584091v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic Topochemical Alteration of the Cationic Sublattices in Oxides: The complex crystallography behind</w:t>
+                <w:t xml:space="preserve">Recent Exotic Topotactic Modifications of Magnetic oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">SPSSM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333982v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the cationic off-centering and Al doping in multiferroic AFe12O19 Hexaferrites (A=Pb2+, Ba2+)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et propriétés de nouveaux assemblages de tétraèdres O(Bi,M)4 élaborés sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pescara, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308598v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Exotic Topotactic Modifications of Magnetic oxides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the cationic off-centering and Al doping in multiferroic AFe12O19 Hexaferrites (A=Pb2+, Ba2+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Xhangbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département CSMD de l'ICGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPSSM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333984v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Exotic Topotactic Modifications of Magnetic oxides</w:t>
+                <w:t xml:space="preserve">Exotic Topochemical Alteration of the Cationic Sublattices in Oxides: The complex crystallography behind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pescara, Italy</w:t>
+              <w:t xml:space="preserve">ECM31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333926v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés de nouveaux assemblages de tétraèdres O(Bi,M)4 élaborés sous pression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of New Oxychalcogenides From Heteroleptic Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Solid State Chemistry (SSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584197v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular crystallography of novel copper selenites and selenates: experimental mineralogy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">Crystal Chemistry of vacancies and interstitial anions in layered multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress of the IUCr 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSSC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775276v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Chemistry of vacancies and interstitial anions in layered multiferroics</w:t>
+                <w:t xml:space="preserve">Long route from hexagonal AMn3+O3 to AMn2+O2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSSC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ACS meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922061v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long route from hexagonal AMn3+O3 to AMn2+O2.5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Modular crystallography of novel copper selenites and selenates: experimental mineralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV Congress of the IUCr 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hyderabad, India. pp.C84-C84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273317094876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922068v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-Driven Structure and Properties Modification in Some Layered Inorganic Compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diffraction des rayons X, DANES et XANES une complémentarité décisive pour la caractérisation de nanofeuillets : exemple de l’exfoliation d’oxybromures de cobalt bidimensionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCAM2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chongqing, China</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie - AFC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922500v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Topologies Inorganiques par Modification/Diversification du Sous-Réseau Anionique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evidence of electrically charged cruystal Structures balanced by pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Garcia-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC15 (15ème Journées de la matière condensée, société française de physique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Structure Properties relationships in Solid-State Materials (SPSSM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963730v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction des rayons X, DANES et XANES une complémentarité décisive pour la caractérisation de nanofeuillets : exemple de l’exfoliation d’oxybromures de cobalt bidimensionnels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nouvelles Topologies Inorganiques par Modification/Diversification du Sous-Réseau Anionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie - AFC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">JMC15 (15ème Journées de la matière condensée, société française de physique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922524v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of electrically charged cruystal Structures balanced by pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Anion-Driven Structure and Properties Modification in Some Layered Inorganic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Wattiaux</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Properties relationships in Solid-State Materials (SPSSM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">WCAM2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922483v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Fe exsolution in the honeycomb Ba(Fe,M)2-x(PO4)2 (x&amp;lt;2/3 ; M=Co, Ni) compounds : crystal chemistry, properties and Perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Filimonov</w:t>
+                <w:t xml:space="preserve">Anion-Driven Structure and Properties Modification in Some Layered Oxides: From Magnetism to Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Guerrero-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Indian Symposium FISCOM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RSC Solid State Group Christmas Meeting 2015. University of Kent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963513v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New positive nanosheets from the exfoliation of bi-dimensional oxybromide for oriented thin films deposit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Novel positive oxide nanosheets, from exfoliation of bidimensional oxybromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSSC 15, 15th EUROPEAN CONFERENCE ON SOLID STATE CHEMISTRY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Congress of Solid State Chemistry 2015 (ECSSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922515v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collection of Fe-depleted hexagonal lattices stabilized by Fe-exsolution in the true 2D- Ising ferromagnetic BaFe2(PO4)2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modification du sous-réseau anionique d’oxydes par des méthodes Topotactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">SCF 2015, Recent highlight in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963724v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new catalysts for the dry reforming of methane: An efficient catalyst generated from the reduction of BaNi2V2O8</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+                <w:t xml:space="preserve">New positive nanosheets from the exfoliation of bi-dimensional oxybromide for oriented thin films deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">ECSSC 15, 15th EUROPEAN CONFERENCE ON SOLID STATE CHEMISTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921925v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-Driven Structure and Properties Modification in Some Layered Oxides: From Magnetism to Catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A collection of Fe-depleted hexagonal lattices stabilized by Fe-exsolution in the true 2D- Ising ferromagnetic BaFe2(PO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénald David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesús Guerrero-Caballero</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Solid State Group Christmas Meeting 2015. University of Kent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976731v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel positive oxide nanosheets, from exfoliation of bidimensional oxybromide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Toward new catalysts for the dry reforming of methane: An efficient catalyst generated from the reduction of BaNi2V2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Guerrero-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pussacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Solid State Chemistry 2015 (ECSSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922050v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification du sous-réseau anionique d’oxydes par des méthodes Topotactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Topotactic anion sub-lattice modifications of 2D inorganic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pussacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2015, Recent highlight in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">FIMPART’15 (International Conference on Frontiers in Materials Processing, Applications, Research and Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922489v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic anion sub-lattice modifications of 2D inorganic compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Metal exsolution in Ba(Fe,M)2(PO4)2 (M=Li, Co, Ni): Metal versus alkali cationic mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénald David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Filimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMPART’15 (International Conference on Frontiers in Materials Processing, Applications, Research and Technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">ECSSC 15, 15th EUROPEAN CONFERENCE ON SOLID STATE CHEMISTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922097v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal exsolution in Ba(Fe,M)2(PO4)2 (M=Li, Co, Ni): Metal versus alkali cationic mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Reversible Fe exsolution in the honeycomb Ba(Fe,M)2-x(PO4)2 (x&amp;lt;2/3 ; M=Co, Ni) compounds : crystal chemistry, properties and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Blazquez-Alcover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénald David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Filimonov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSSC 15, 15th EUROPEAN CONFERENCE ON SOLID STATE CHEMISTRY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">French Indian Symposium FISCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957724v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variety of novel Pb and Bi selenites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Crystallographic Meeting, ECM 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Wrawick, United Kingdom. pp.s134-s134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767313098875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phase separation in La0.54Sm0.11Ca0.35Mn1-xCuxO3 manganites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI European conference on Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192343v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structural analysis and Magnetic properties of Sc-doped Nd0.8Sr0.2Mn1-xScxO3 Manganites.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxy-halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ROMSC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Iasi, Romania. Accepted</w:t>
+              <w:t xml:space="preserve">11th European Conference on Solid State Chemistry (ECSSC XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192375v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic spin gap to gapless transition in the new Cu2+ two leg-ladders system BiCu2(P1-xVx)O6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouvelles cobaltites et transfert vers l'électrochimie du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Diffusion Neutronique (JDN15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Maubuisson, France</w:t>
+              <w:t xml:space="preserve">Compte rendu du Groupement de Recherche PACTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192369v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic structure of Ba7Co6BrO17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting (ECM 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxy-halides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New phase separation in La0.54Sm0.11Ca0.35Mn1-xCuxO3 manganites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Craus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Solid State Chemistry (ECSSC XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">XI European conference on Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187596v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Magnetism of New Cobalt Oxides and Oxyhalides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Structural analysis and Magnetic properties of Sc-doped Nd0.8Sr0.2Mn1-xScxO3 Manganites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Craus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European conference on Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">IEEE ROMSC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Iasi, Romania. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192339v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles cobaltites et transfert vers l'électrochimie du solide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetic spin gap to gapless transition in the new Cu2+ two leg-ladders system BiCu2(P1-xVx)O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Petricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Whangbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compte rendu du Groupement de Recherche PACTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de la Diffusion Neutronique (JDN15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192358v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristaux pour la diffraction X : un chalenge pour le chimiste du solide</w:t>
+                <w:t xml:space="preserve">Chimie du solide et microscopie électronique en transmission : le microscope est-il un outil de synthèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CRISTECH, Technologies et Procédés de Croissance cristalline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifique de la SFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Léonard des Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106348v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of the Modulated BiCu2(P1-xVx)O6 Solid Solution ; 4-D Treatment of x = 0.87 Compound and Magnetic Spin-Gap to Gapless Transition in New Cu2+ Two-Leg Ladders Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des phases pyrochlore Bi2-xMxRu2O7-δ (M= Pb, Sr) comme matériaux d'électrodes pour SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th inorganic conference on inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106350v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMN du 51V , un outil pour le développement de matériaux nouveaux d'intérêt catalytique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiza Cristina de Moura</w:t>
+                <w:t xml:space="preserve">(Bi, Sr, Pb)2Ru2O7-δ : Synthèse et caractérisation comme matériau d'électrode pour SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Eon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop sur la RMN des solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192057v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Bi, Sr, Pb)2Ru2O7-δ : Synthèse et caractérisation comme matériau d'électrode pour SOFC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mise en ordre magnétique dans Ba6Co6ClO16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie AFC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106314v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Structural Types from oxocentered Tetrahedra : Continous Polycationic Series from 1D Chains to 2D Planes in New Bismuth Compounds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+                <w:t xml:space="preserve">Structural polymorphism and properties of new mixed valence cobalt oxyhalides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130204v1</w:t>
+                <w:t xml:space="preserve">hal-00082219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ordre magnétique dans Ba6Co6ClO16</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Bi6M(-4-X)P2O16-XFX : a new family of Aurivillius-related layered bismuth oxyphosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ketatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie AFC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082215v1</w:t>
+                <w:t xml:space="preserve">hal-00097622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural polymorphism and properties of new mixed valence cobalt oxyhalides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Design of New Structural Types from oxocentered Tetrahedra : Continous Polycationic Series from 1D Chains to 2D Planes in New Bismuth Compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082219v1</w:t>
+                <w:t xml:space="preserve">hal-00130204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi6M(-4-X)P2O16-XFX : a new family of Aurivillius-related layered bismuth oxyphosphates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RMN du 51V , un outil pour le développement de matériaux nouveaux d'intérêt catalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo de Paiva Floro Bonfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Cristina de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">9ème Workshop sur la RMN des solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097622v1</w:t>
+                <w:t xml:space="preserve">hal-00192057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du solide et microscopie électronique en transmission : le microscope est-il un outil de synthèse ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mise en ordre magnétique dans de nouveaux oxychlorures de baryum-cobalt à valences mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifique de la SFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Léonard des Bois, France</w:t>
+              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192330v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des phases pyrochlore Bi2-xMxRu2O7-δ (M= Pb, Sr) comme matériaux d'électrodes pour SOFC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The new epsilon Bi²O³: The particular role of O-centred tetrahedra in bismuth compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106321v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2-xMxRu2O7-d (M = Pb, Sr) for SOFC's electrode materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
+                <w:t xml:space="preserve">Overview of M2Ru2O7-d (M=Bi,Pb,Sr) as cathode for IT-SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R.S.C. in solid state chemistry christmas meeting 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192307v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of M2Ru2O7-d (M=Bi,Pb,Sr) as cathode for IT-SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
+                <w:t xml:space="preserve">Bi2-xMxRu2O7-d (M = Pb, Sr) for SOFC's electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu-Cesar Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">The R.S.C. in solid state chemistry christmas meeting 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106319v1</w:t>
+                <w:t xml:space="preserve">hal-00192307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new epsilon Bi²O³: The particular role of O-centred tetrahedra in bismuth compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mise en ordre magnétique dans un nouvel oxychlorure de cobalt: analyse par diffraction neutronique et calculs DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">3ème rencontres scientifiques Soleil-LLB, Diffraction des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106351v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ordre magnétique dans de nouveaux oxychlorures de baryum-cobalt à valences mixtes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+                <w:t xml:space="preserve">Design of New Structural Types from Oxocentered Tetrahedra : Continuous Polycationic Series from 1D chains to 2D planes in new bismuth Compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">The 2006 MRS Fall Meeting Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082086v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ordre magnétique dans un nouvel oxychlorure de cobalt: analyse par diffraction neutronique et calculs DFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
+                <w:t xml:space="preserve">Polymorphisme et propriétés physiques de nouveaux oxyhalogénures de cobalt à valence mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontres scientifiques Soleil-LLB, Diffraction des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082302v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Structural Types from Oxocentered Tetrahedra : Continuous Polycationic Series from 1D chains to 2D planes in new bismuth Compounds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">The new epsilon Bi²O³: The particular role of O-centred tetrahedra in bismuth compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2006 MRS Fall Meeting Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106349v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisme et propriétés physiques de nouveaux oxyhalogénures de cobalt à valence mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cristaux pour la diffraction X : un chalenge pour le chimiste du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs JNEOJC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées CRISTECH, Technologies et Procédés de Croissance cristalline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082276v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new epsilon Bi²O³: The particular role of O-centred tetrahedra in bismuth compounds.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Structural Features of the Modulated BiCu2(P1-xVx)O6 Solid Solution ; 4-D Treatment of x = 0.87 Compound and Magnetic Spin-Gap to Gapless Transition in New Cu2+ Two-Leg Ladders Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference of Inorganic Materials</w:t>
+              <w:t xml:space="preserve">5th inorganic conference on inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130202v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures nucléaire et magnétique d'un nouvel oxychlorure de cobalt de type perovskite hexagonale : Ba6Co6ClO16</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+                <w:t xml:space="preserve">New Bismuth based phosphates : a continuous series of polycationic species from single chains to infinite Aurivillius planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Sigma-Aldrich des Jeunes Chimistes (SAJEC2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">The 10th European Conference on Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082304v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisme structural et propriétés de nouveaux oxyhalogénures de Cobalt à valence mixte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oxyphosphates Bi3+/M2+ : de la chaîne double au feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journées du Groupement Scientifique Rayons X et Neutrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, DOUAI, France</w:t>
+              <w:t xml:space="preserve">9ème colloque de la société française des microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106318v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba6Co6ClO16-Δ : a new barium cobalt oxychloride with an hexagonal perovskite-like structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
+                <w:t xml:space="preserve">Polymorphisme structural et propriétés de nouveaux oxyhalogénures de Cobalt à valence mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNEJC 2005 (2èmes Journées Nord Européenne des Jeunes Chercheurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">2ème journées du Groupement Scientifique Rayons X et Neutrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, DOUAI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104974v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oxyphosphates Bi3+/M2+ de la chaîne double à la chaine infinie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+                <w:t xml:space="preserve">Ba6Co6ClO16-Δ : a new barium cobalt oxychloride with an hexagonal perovskite-like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque de la société francaise des microscopies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">JNEJC 2005 (2èmes Journées Nord Européenne des Jeunes Chercheurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130199v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bismuth based phosphates : a continuous series of polycationic species from single chains to infinite Aurivillius planes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les oxyphosphates Bi3+/M2+ de la chaîne double à la chaine infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European Conference on Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">9ème colloque de la société francaise des microscopies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130201v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bismuth based phosphates : a continuous series of polycationic species from single chains to infinite Aurivillius planes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">New Bismuth based phosphates : a continuous series of polycationic species from single chains to infinite Aurivillius planes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th European Conference on Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106353v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oxyphosphates Bi3+/M2+ : de la chaîne double au feuillet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structures nucléaire et magnétique d'un nouvel oxychlorure de cobalt de type perovskite hexagonale : Ba6Co6ClO16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque de la société française des microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">Symposium Sigma-Aldrich des Jeunes Chimistes (SAJEC2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106352v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallochimie et propriétés d'oxydes et oxyfluorures de métaux de transition à valence mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Ehora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNEJC 2005 (2èmes Journées Nord Européenne des Jeunes Chercheurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“HREM a useful tool to formulate new members of the wide Bi3+ / M2+ oxide phosphate series.”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">“HREM investigation of new bismuth oxide phosphates: evidence of polycationic Bi – M – O ribbons – contrast versus ribbons wideness”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The thirteenth European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130198v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“HREM investigation of new bismuth oxide phosphates: evidence of polycationic Bi – M – O ribbons – contrast versus ribbons wideness”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“Complementarity RMN / RX in the study of bismuth oxide phosphates”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huve</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The thirteenth European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">17th EENC and 32th AMPERE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130741v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Complementarity RMN / RX in the study of bismuth oxide phosphates”.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“HREM a useful tool to formulate new members of the wide Bi3+ / M2+ oxide phosphate series.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Montagne</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EENC and 32th AMPERE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">The thirteenth European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130746v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Structural features of the new series of M2+ bismuth oxide phosphate: polycationic ribbons arrangement and disorder”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Complémentarité RX / RMN dans l'étude des composés cristallisés de type: BixM2+y(PO4)zO3/2(x+z)+y”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.M. Ketatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international conference of inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Journées RMN structurale du grand bassin parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130744v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Complémentarité RX / RMN dans l'étude des composés cristallisés de type: BixM2+y(PO4)zO3/2(x+z)+y”.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“Phosphate disorder around Bi3+ - M2+ - O2+ formed polycations in new bismuth oxide phosphates: origin, characterisation and solutions”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN structurale du grand bassin parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fourth international conference of inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130196v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Phosphate disorder around Bi3+ - M2+ - O2+ formed polycations in new bismuth oxide phosphates: origin, characterisation and solutions”.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“Structural features of the new series of M2+ bismuth oxide phosphate: polycationic ribbons arrangement and disorder”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ketatni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth international conference of inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130745v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder analysis in partially disordered bismuth oxide-phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERCULES 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Analyse du désordre dans des oxyphosphates de bismuth partiellement ordonnés”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“Les oxyphosphates de bismuth et de métaux de transition, des composés aux structures originales”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs du Nord-Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130736v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Complémentarité DRX – microscopie électronique haute résolution dans l'étude d'oxyphosphates doubles”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les oxyphosphates doubles de bismuth. Désordre dans des composés à matrice ordonnée : complémentarité DRX – imagerie haute résolution”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal chemistry of new double Bi / M oxyphosphates, association of O(Bi,M)4 tetrahedra in polycationic ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Ketatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Conference on Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Les oxyphosphates de bismuth et de métaux de transition, des composés aux structures originales”.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">“Analyse du désordre dans des oxyphosphates de bismuth partiellement ordonnés”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs du Nord-Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">AFC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130190v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile coordination of iron dichloride with N-(fluoro)-aryl-substituted iminopyridine ligands: Synthesis, structures, magnetic properties and polymerization of isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaid Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D magnetic structure and negative thermal expansion in V3O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Powder Diffraction Conference EPDIC17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Pressure Form of BiCu2XO6 (X=P,V): Compressibility, Structure and magnetic ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Zadoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of puninite-type A2Cu3O(SO4)3 (A = Na, K, Rb, Cs) sulfate materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Solid-state synthesis and structural characterization of novel geo-inspired sulfate, Na2CuM2(SO4)4 (M=Mg, Zn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nekrasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim M. Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584981v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state synthesis and structural characterization of novel geo-inspired sulfate, Na2CuM2(SO4)4 (M=Mg, Zn)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of puninite-type A2Cu3O(SO4)3 (A = Na, K, Rb, Cs) sulfate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim M. Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I. Siidra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584986v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of Pb4(V3O8)2(SeO3)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krivovichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Warwick, United Kingdom. 69 (a1), pp.s463-s463, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767313095974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33737,161 +34001,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes structurales et propriétés de luminescence d'une solution solide (La_1-xSm_x)_2 Ti_2O_7 (0 &lt; x &lt;0.8) synthétisées par voie sol-gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId871"/>
+      <w:footerReference w:type="default" r:id="rId873"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34038,51 +34302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaid Hashmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05164880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Q. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. C. Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wolber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01303h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Filipiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Marhraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Laachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouddouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03027c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Djafri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107581" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Guesmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138963" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Arnold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rosas-Huerta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202408266" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo&#8208;lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300491" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana-Madruga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khalyavin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01541F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheon Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Jin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana Madruga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Tsirlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalyavin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202307766" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00451H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaousse Rhoufal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133790" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01213" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05650F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Siidra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Blatova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000919" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04202e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02808" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04448331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. N. Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Zhu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc04231a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana O Nekrasova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Charkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly N Zaitsev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem S Borisov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2021.73" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faize" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115494" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04449994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bimoussa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oubella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fawzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hachim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4359" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zadoya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce00802a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07487J" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kokliukhin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikulshina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozhaev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438956v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ugolkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01132-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Tsirlin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Missiul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH00390A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Attfield" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02782D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Omari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekdadri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102257" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2020.114722" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Saleck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Assani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121715" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00934e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01622" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00887G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184405" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01387" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim M Kovrugin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Charkin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aliev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2088" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02893" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09610D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01658" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07733B" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koumya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abouelfida" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benyaich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229619005631" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02122" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333999v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikulshina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mozhaev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Constant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00672E" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098246v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800218" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547332v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuici Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273318091568" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273318091179" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779322v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.01.016" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835091v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.11.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04Z82B0J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175390v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02248k" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578527v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01309" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780406v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kornyakov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gurzhiy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.01.019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0V4849-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779323v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olchowka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702373" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW2SH97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780407v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02279d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446009v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03808" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng L&#252;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah E. Gordon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hwan Whangbo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.07.026" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779325v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.058" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS1BKQ6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780483v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thao Tran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02466a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Adlung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wickleder" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nazarchuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kegler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01587" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523471v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Kane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601109" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554896v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Yassine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2414314616014541" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04556211v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Akhramez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2414314616016199" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790569v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Ahmed Abbas Mohamed" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554493v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S241431461601155X" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780494v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2015.079.7.13" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04551188v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780499v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Gordon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kasapbasi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10889" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00071" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384540v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guesmi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Ammari" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.07.053" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP51G1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01706" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963523v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Filimonov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01360" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Iorgulescu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaut" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03874F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207527v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bouadjadja-Rohan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403160" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HRMBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780501v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gogolin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Lukina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02227" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775274v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201519014" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0075MPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780515v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic503055v" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780507v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2015-1849" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780506v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0752-y" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Al-Shuray" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01426c" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268878v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez Alcover" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00525" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780510v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-015-0369-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01444a" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.01.012" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K72NXC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269074v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huv&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331409072X" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780518v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500877z" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780520v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovrugin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500293w" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220393v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leynaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01486c" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036678v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503389c" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956466v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.P.F. Bonfim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. de Moura" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.02.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8Z785MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509530v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501776h" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780528v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.11.028" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V3P064G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780527v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4002708" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780537v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Endara" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.037" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MX6PVSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780531v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endara" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.11.024" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z9NP20S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780524v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402578m" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038120v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402336n" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780526v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filatov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3004696" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780522v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402930d" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831922v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian G. Allis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26523k" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952928v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41974F" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861272v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filimonov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404697b" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043442v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Najjar" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Batis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20645e" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042854v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.10.004" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70G4LF41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796408v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iorgulescu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tancret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaut" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.09.040" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR9ZQJVS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780539v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3014305" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269099v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3004068" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976818v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201572y" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gottis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103820" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K8W9JNG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780538v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203775" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA891A433092CF76611E22A73E57294E25C07BE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069357v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100084" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1Q0MLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822469v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204321y" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639870v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sturza" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daviero-Minaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokholok" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2028603" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783376v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huve" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2014072" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968019v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100571v" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477339v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leligny" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2010.1206" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269385v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00294a" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3DB5C1B8179C93CB44AD392B161953B4C3D6976/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468408v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masquelier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00355j" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8S8K8177-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370466v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Chen" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Irwin Basir" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476042v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq-Hugeux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.180413" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817461v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasawa" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preux" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902040v" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432085v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819846b" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VPQM2BKK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365549v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehora" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#232;re" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801942c" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5JH8Z3QC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792454v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.032" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVCRCQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192402v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mita" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Craus" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187568v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192393v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170092v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Paiva Floro Bonfim" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cristina de Moura" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pizzala" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187569v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leligny" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192380v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192387v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192397v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097603v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.014" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ50D9M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105063v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0605221" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3HJ8N86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105267v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060342r" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7826ZWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097742v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0631091" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F6SZX86X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106288v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elouadi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082272v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maclean" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.043" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4S2LF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097591v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060343j" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJPXRTCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117354v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harle" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0503634" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHFDSX23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105023v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105263v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040152j" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CHF7C6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559440v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0354365" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130187v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.06.057" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3HWXF7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130185v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ketatni" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00413-4" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JR8DWDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405388v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgois" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262044v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569815v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Wang" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltej Gill" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-022211mtgabs" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584345v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar Maldonado" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333985v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333983v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333551v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584091v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333982v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308598v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Xhangbo" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333984v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333926v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584197v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775276v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317094876" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922061v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922068v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922500v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963730v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922524v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922483v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia-Martin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963513v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922515v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963724v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921925v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976731v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922050v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922489v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922097v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03957724v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775269v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098875" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192343v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192375v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192369v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Petricek" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whangbo" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclercq" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187578v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187596v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192339v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192358v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106348v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106350v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ketatni" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192057v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106314v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130204v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082215v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082219v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097622v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192330v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106321v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192307v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106319v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106351v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082086v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106349v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082276v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130202v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornei" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082304v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106318v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104974v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130199v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130201v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106353v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106352v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106313v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130198v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130741v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130746v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130744v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130196v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130745v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130739v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130736v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130738v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130193v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130735v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130190v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166862v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302455v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585027v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darrie" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584981v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim M. Kovrugin" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Siidra" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584986v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775272v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313095974" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wolber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01303h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05164880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Q. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. C. Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaid Hashmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Filipiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05316381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Marhraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Laachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Bouddouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.143178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03027c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Djafri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107581" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rosas-Huerta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202408266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03522" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Guesmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana-Madruga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khalyavin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01541F" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo&#8208;lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300491" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheon Lee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Jin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana Madruga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Tsirlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalyavin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202307766" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00451H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaousse Rhoufal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133790" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05650F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Siidra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Blatova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052520622000919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04202e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04449994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bimoussa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oubella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fawzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Hachim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4359" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zadoya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce00802a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana O Nekrasova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry O Charkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly N Zaitsev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem S Borisov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2021.73" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faize" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115494" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01074" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc04231a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07487J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kokliukhin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikulshina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozhaev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438956v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ugolkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01132-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Tsirlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Missiul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH00390A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paul Attfield" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02782D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Omari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekdadri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02808" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04448331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. N. Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122526" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291932v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00887G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Saleck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Assani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121715" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00934e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01622" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2020.114722" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01387" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184405" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09610D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358808v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07733B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim M Kovrugin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01658" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02893" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439521v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koumya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abouelfida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benyaich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229619005631" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Charkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aliev" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nald David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800218" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuici Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273318091568" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273318091179" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.01.016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikulshina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mozhaev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Constant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00672E" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02122" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.016" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kornyakov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gurzhiy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.01.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM0V4849-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03808" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779323v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olchowka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702373" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krivovichev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.01.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW2SH97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02279d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blazquez-Alcover" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02248k" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578527v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01309" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng L&#252;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah E. Gordon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hwan Whangbo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.07.026" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS1BKQ6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780483v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aliev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thao Tran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiv Halasyamani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02466a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.11.018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04Z82B0J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04551188v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780499v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Gordon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Kasapbasi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10889" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790569v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Ahmed Abbas Mohamed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.06.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Yassine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S241431461601155X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2015.079.7.13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Kane" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601109" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2414314616014541" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04556211v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Akhramez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2414314616016199" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184715v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00071" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780490v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01706" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384540v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guesmi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Ammari" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.07.053" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP51G1M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nazarchuk" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kegler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01587" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Adlung" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wickleder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01024" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780515v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic503055v" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780507v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2015-1849" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207527v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bouadjadja-Rohan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201403160" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HRMBTD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780501v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gogolin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Lukina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02227" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775274v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.201519014" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0075MPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963523v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Filimonov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01360" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268876v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Iorgulescu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renaut" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03874F" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780506v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0752-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Al-Shuray" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01426c" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blazquez Alcover" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00525" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780510v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-015-0369-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772461v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bucataru" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Borowiec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01444a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220393v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leynaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01486c" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036678v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503389c" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780518v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500877z" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780520v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kovrugin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500293w" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956466v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D.P.F. Bonfim" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. de Moura" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Eon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.02.006" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8Z785MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509530v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501776h" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269074v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huv&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331409072X" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269081v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Belva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.01.012" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K72NXC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780537v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Endara" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.037" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MX6PVSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780531v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endara" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.11.024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z9NP20S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780524v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402578m" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038120v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402336n" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831922v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian G. Allis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26523k" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780526v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filatov" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3004696" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780522v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402930d" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952928v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA41974F" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861272v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filimonov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404697b" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043442v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Najjar" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Batis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20645e" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042854v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.10.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70G4LF41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796408v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iorgulescu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tancret" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renaut" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.09.040" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR9ZQJVS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780528v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.11.028" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V3P064G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780527v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wickleder" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4002708" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976818v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201572y" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830398v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Geng" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gottis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103820" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K8W9JNG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269099v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tancret" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3004068" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780538v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203775" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA891A433092CF76611E22A73E57294E25C07BE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069357v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100084" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1Q0MLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780539v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3014305" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822469v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204321y" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639870v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sturza" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daviero-Minaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokholok" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2028603" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783376v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huve" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2014072" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269385v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00294a" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3DB5C1B8179C93CB44AD392B161953B4C3D6976/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468408v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mentre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masquelier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00355j" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8S8K8177-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477339v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leligny" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2010.1206" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968019v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulemonde" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100571v" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817461v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagasawa" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Preux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902040v" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476042v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq-Hugeux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.180413" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432085v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819846b" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VPQM2BKK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370466v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Chen" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Irwin Basir" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792454v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ehora" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.032" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVCRCQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187566v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702678v" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-396WLWTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365549v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehora" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#232;re" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801942c" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5JH8Z3QC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187568v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192393v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192402v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cornei" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mita" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Craus" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187569v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leligny" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170092v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Paiva Floro Bonfim" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Cristina de Moura" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pizzala" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paul" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192380v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192387v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192397v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104945v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.064" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBGMQG0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105267v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060342r" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z7826ZWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105063v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0605221" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3HJ8N86-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097603v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.04.014" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ50D9M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097742v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0631091" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F6SZX86X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106288v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuda" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elouadi" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082272v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maclean" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.043" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4S2LF6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097591v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic060343j" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJPXRTCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117354v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harle" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0503634" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JHFDSX23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105023v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559440v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0354365" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105263v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040152j" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CHF7C6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130187v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.06.057" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3HWXF7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130185v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ketatni" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00413-4" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JR8DWDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405388v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgois" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262044v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569815v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Wang" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltej Gill" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-022211mtgabs" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582492v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333985v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333983v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333551v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582508v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584345v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar Maldonado" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333984v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333926v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584197v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308598v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Xhangbo" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333982v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584091v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922061v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922068v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775276v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273317094876" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922524v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922483v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garcia-Martin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963730v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922500v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976731v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guerrero-Caballero" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922050v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922489v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922515v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963724v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03921925v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03922097v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03957724v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03963513v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775269v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313098875" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192339v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187596v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192358v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187578v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192343v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192375v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192369v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Petricek" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whangbo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclercq" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192330v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106321v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar Steil" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106314v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082215v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082219v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097622v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130204v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192057v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Eon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082086v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106351v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106319v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192307v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fr&#232;re" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082302v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106349v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082276v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130202v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornei" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106348v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106350v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ketatni" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106353v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106352v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106318v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104974v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130199v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130201v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082304v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106313v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130741v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130746v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130198v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130196v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130745v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130744v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130739v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130190v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130738v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130193v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130735v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130736v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166862v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302455v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585027v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darrie" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584986v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Siidra" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim M. Kovrugin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584981v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775272v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767313095974" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699104v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>